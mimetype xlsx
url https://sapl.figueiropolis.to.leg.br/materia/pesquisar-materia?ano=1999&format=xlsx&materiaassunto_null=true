--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -51,147 +51,147 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/618/pl_no_27.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/618/pl_no_27.99.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A OUTORGA DA CONCESSÃO DOS SERVIDORES PÚBLICOS DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/619/pl_no_28.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/619/pl_no_28.99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS, CONTRATOS E OUTROS COMPROMISSOS COM AS ASSOCIAÇÕES DAS ESCOLAS MUNICIPAIS DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/620/pl_no_32.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/620/pl_no_32.99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO EFETUAR A LEI ORÇAMENTÁRIA PARA O ANO DE 1.999, EXECUTADA NO EXERCÍCIO DE 1.998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/621/pl_no_33.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/621/pl_no_33.99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/622/pl_no_36.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/622/pl_no_36.99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR ACORDO DE REPARCELAMENTO DE DÍVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO - FGTS, MEDIANTE VINCULAÇÃO DA RECEITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/623/pl_no_37.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/623/pl_no_37.99.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO DO FUNDEF, CONFORME ARTIGO 4º DA LEI 9.424/96.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/624/pl_no_38.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/624/pl_no_38.99.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO SE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/625/pl_no_40.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/625/pl_no_40.99.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE FIGUEIRÓPOLIS PARA O EXERCÍCIO DO ANO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/626/pl_no_41.99.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/626/pl_no_41.99.pdf</t>
   </si>
   <si>
     <t>PRIORIDADES E METAS A SEREM OBSERVADAS NA ELABORAÇÃO DO ORÇAMENTO ANUAL DO MUNICÍPIO DE FIGUEIRÓPOLIS, POR ÓRGÃO/FUNÇÕES, PARA O EXERCÍCIO DE 2000.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -498,68 +498,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/618/pl_no_27.99.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/619/pl_no_28.99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/620/pl_no_32.99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/621/pl_no_33.99.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/622/pl_no_36.99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/623/pl_no_37.99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/624/pl_no_38.99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/625/pl_no_40.99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/626/pl_no_41.99.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/618/pl_no_27.99.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/619/pl_no_28.99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/620/pl_no_32.99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/621/pl_no_33.99.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/622/pl_no_36.99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/623/pl_no_37.99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/624/pl_no_38.99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/625/pl_no_40.99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/1999/626/pl_no_41.99.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="190.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>