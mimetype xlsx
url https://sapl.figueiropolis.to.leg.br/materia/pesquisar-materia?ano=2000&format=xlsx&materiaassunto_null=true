--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -51,180 +51,180 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/627/pl_no_01.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/627/pl_no_01.00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/628/pl_no_02.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/628/pl_no_02.00.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI nº 53/95, QUE APROVA OS BENEFÍCIOS DA PRESIDÊNCIA SOCIAL E A LEI nº 04/97 QUE CRIA O FUNDO DE ASSISTÊNCIA AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE FIGUEIRÓPOLIS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/629/pl_no_03.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/629/pl_no_03.00.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DOS CONTRATOS TEMPORÁRIOS PELO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/630/pl_no_04.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/630/pl_no_04.00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/631/pl_no_05.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/631/pl_no_05.00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROCEDER A DOAÇÃO DOS TERRENOS QUE ESTÃO CONSTRUÍDOS AS CASAS POPULARES E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/632/pl_no_06.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/632/pl_no_06.00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/633/pl_no_08.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/633/pl_no_08.00.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE FIGUEIRÓPOLIS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2.001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/634/pl_no_09.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/634/pl_no_09.00.pdf</t>
   </si>
   <si>
     <t>PROPRIEDADES E METAS A SEREM OBSERVADAS NA ELABORAÇÃO DO ORÇAMENTO ANUAL DO MUNICÍPIO DE FIGUEIRÓPOLIS, POR ÓRGÃOS/FUNÇÕES, PARA O EXERCÍCIO DE 2.001.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/635/pl_no_10.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/635/pl_no_10.00.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/636/pl_no_11.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/636/pl_no_11.00.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/637/pl_no_11.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/637/pl_no_11.00.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA TOMADA DE MEDIDAS QUE VISEM A ADEQUAÇÃO DA LDO E DA LOA À LC nº 101/2000.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/638/pl_no_13.00.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/638/pl_no_13.00.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -528,68 +528,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/627/pl_no_01.00.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/628/pl_no_02.00.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/629/pl_no_03.00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/630/pl_no_04.00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/631/pl_no_05.00.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/632/pl_no_06.00.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/633/pl_no_08.00.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/634/pl_no_09.00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/635/pl_no_10.00.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/636/pl_no_11.00.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/637/pl_no_11.00.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/638/pl_no_13.00.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/627/pl_no_01.00.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/628/pl_no_02.00.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/629/pl_no_03.00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/630/pl_no_04.00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/631/pl_no_05.00.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/632/pl_no_06.00.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/633/pl_no_08.00.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/634/pl_no_09.00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/635/pl_no_10.00.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/636/pl_no_11.00.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/637/pl_no_11.00.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2000/638/pl_no_13.00.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="170.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>