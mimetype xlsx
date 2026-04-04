--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -51,270 +51,270 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/639/pl_no_01.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/639/pl_no_01.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E ESTRUTURA DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS, FIXA PRINCÍPIOS E DIRETRIZES DE GESTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/640/pl_no_02.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/640/pl_no_02.01.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 3º DA LEI MUNICIPAL Nº 28 DE 04 DE NOVEMBRO DE 1999, QUE CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/641/pl_no_03.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/641/pl_no_03.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME ESPECIAL E EXCEPCIONAL PARA SUPRIR CARÊNCIA DE SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/642/pl_no_04.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/642/pl_no_04.01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/643/pl_no_05.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/643/pl_no_05.01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE AUXÍLIO FINANCEIRO A PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/644/pl_no_08.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/644/pl_no_08.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL, REFERENTE AO EXERCÍCIO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/645/pl_no_09.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/645/pl_no_09.01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL EM CARÁTER TEMPORÁRIO E EXECEPCIONAL.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/646/pl_no_10.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/646/pl_no_10.01.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE GARANTIA DE RENDA MÍNIMA, ASSOCIADO A AÇÕES SÓCIO-EDUCATIVAS DE FIGUEIRÓPOLIS - "BOLSA ESCOLA" E CRIA O CONSELHO DE ACOMPANHAMENTO E CONTROLE SOCIAL DO PROGRAMA DE GARANTIA DE RENDA MÍNIMA, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/647/pl_no_11.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/647/pl_no_11.01.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO QUADRO PERMANENTE E CONTRATOS ESPECIAIS DA PREFEITIURA MUNICIPAL DE FIGUEIRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/648/pl_no_14.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/648/pl_no_14.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2002/2005.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/649/pl_no_15.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/649/pl_no_15.01.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE FIGUEIRÓPOLIS, ESTADO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/650/pl_no_16.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/650/pl_no_16.01.pdf</t>
   </si>
   <si>
     <t>INCORPORA O ABONO SALARIAL E CONCEDE AUMENTO DE SALÁRIO, ALTERANDO DISPOSIÇÃO DO PLANO DE CARGOS E SALÁRIO NOS CARGOS  EFETIVOS DE OPERADOR DE MÁQUINAS PESADAS E LEVES, E AINDA, MOTORISTA VEÍCULOS PESADOS E LEVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/651/pl_no_17.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/651/pl_no_17.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLECENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/652/pl_no_18.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/652/pl_no_18.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SISTEMA MUNICIPAL DO MEIO AMBIENTE(COMMAF), SOBRE A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/653/pl_no_19.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/653/pl_no_19.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVOCAÇÃO DE CONCURSO PÚBLICO PARA O MUNICÍPIO DE FIGUEIRÓPOLIS-TO.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/654/pl_no_20.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/654/pl_no_20.01.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO IDOSO DE FIGUEIRÓPOLIS-CMIF, DISPÕE SOBRE A POLÍTICA DE ASSISTÊNCIA AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/655/pl_no_21.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/655/pl_no_21.01.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL "EDUCANDO NO ESPORTE" E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/656/pl_no_24.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/656/pl_no_24.01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS - PRÉDIO - QUE GUARNECE A SEDE DO PODER JUDICIÁRIO DE FIGUEIRÓPOLIS-TO PARA O TRIBUNAL DE JUSTIÇA DO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/657/pl_no_25.01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/657/pl_no_25.01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL PUPLEMENTAR QUE ESPECIFICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/639/pl_no_01.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/640/pl_no_02.01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/641/pl_no_03.01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/642/pl_no_04.01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/643/pl_no_05.01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/644/pl_no_08.01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/645/pl_no_09.01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/646/pl_no_10.01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/647/pl_no_11.01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/648/pl_no_14.01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/649/pl_no_15.01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/650/pl_no_16.01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/651/pl_no_17.01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/652/pl_no_18.01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/653/pl_no_19.01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/654/pl_no_20.01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/655/pl_no_21.01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/656/pl_no_24.01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/657/pl_no_25.01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/639/pl_no_01.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/640/pl_no_02.01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/641/pl_no_03.01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/642/pl_no_04.01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/643/pl_no_05.01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/644/pl_no_08.01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/645/pl_no_09.01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/646/pl_no_10.01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/647/pl_no_11.01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/648/pl_no_14.01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/649/pl_no_15.01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/650/pl_no_16.01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/651/pl_no_17.01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/652/pl_no_18.01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/653/pl_no_19.01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/654/pl_no_20.01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/655/pl_no_21.01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/656/pl_no_24.01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2001/657/pl_no_25.01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>