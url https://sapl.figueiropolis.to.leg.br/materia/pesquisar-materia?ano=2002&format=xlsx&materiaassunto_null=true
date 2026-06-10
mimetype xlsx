--- v0 (2025-12-14)
+++ v1 (2026-06-10)
@@ -51,339 +51,339 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/561/pl_no_001-2002.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/561/pl_no_001-2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME ESPECIAL E EXECEPCIONAL PARA SUPRIR CARÊNCIA DE SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/562/pl_no_003.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/562/pl_no_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME ESPECIAL E EXECEPCIONAL PARA SUPRIR CARÊNCIA DE SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/563/pl_no_004.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/563/pl_no_004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DOS LOTES URBANOS AINDA COM TITULARIDADE DO MUNICÍPIO, ESCRITURADOS OU NÃO, DO LOTEAMENTO CIDADE DE FIGUEIRÓPOLIS, ESTADO DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/564/pl_no_005.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/564/pl_no_005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO E CESSÃO EM COMODATO E BEM IMÓVEL PARA INSTALAÇÃO DE TORRE DE TRASMISSÃO DE TELEFONE CELULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/565/pl_no_006.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/565/pl_no_006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE AUXÍLIO FINANCEIRO AOS BENEFICIÁRIOS DO POROGRAMA ESTADUAL CASA NOVA, PARA PAGAMENTO DE MÃO DE OBRA NA CONSTRUÇÃO DE CASAS POPULARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/566/pl_no_007.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/566/pl_no_007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE REDE DE ENERGIA ELÉTRICA COM 0,230 KM DE EXTENSÃO, COM TENSÃO DE 13, 8KV, QUE GUARDECE A CASA DO MEL PARA A CELTINS - COMPANHIA DE ENERGIA ELÉTRICA DO ESTADO DO TOCANTINS I GRUPO REDE, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/567/pl_no_008.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/567/pl_no_008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE MÉDICO, ODONTÓLOGO E ENFERMEIRO PARA O MUNICÍPIO DE FIGUEIRÓPOLIS-TO E D´S OUTRS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/568/pl_no_009.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/568/pl_no_009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/569/pl_no_010.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/569/pl_no_010.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 167 DA LEI, QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/570/pl_no_011.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/570/pl_no_011.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/571/pl_no_012.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/571/pl_no_012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUANTIFICAÇÃO DOS CARGOS DE MÉDICO, ODONTÓLO E ENFERMEIRO PARA O MUNICÍPIO DE FIGUEIRÓPOLIS-TO, CRIADOS PELA LEI 007/2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/572/pl_no_014.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/572/pl_no_014.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO MUNICIPAL EM RAZÃO DA EXTINÇÃO DA UFIR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/573/pl_no_016.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/573/pl_no_016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VIAS PÚBLICAS, ESPAÇO AÉREO E DO SUBSOLO PARA IMPLANTAÇÃO E PASSAGEM DE EQUIPAMENTOS URBANOS DESTINADOS À PRESTAÇÃO DE SERVIÇOS E INFRA-ESTRUTURA POR ENTIDADES DE DIRITO PÚBLICO E PRIVADO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/574/pl_no_017.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/574/pl_no_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE RELAÇÕES DE TRABALHO DE FIGUEIRÓPOLIS - CMRT/FI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/575/pl_no_018.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/575/pl_no_018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/579/pl_no_024.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/579/pl_no_024.pdf</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/581/pl_no_025.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/581/pl_no_025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTs. 6º XII E XVI, ART 7º, CAPUT, ACRECENTANDO A ESTE OS PARAGRAFOS 1º E 2º, ART 27 E 37 CAPUT E REVOGAM-SE OS ARTIGOS 24, 25 E ART. 26 DA LEI Nº 003/02.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/589/pl_no_026.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/589/pl_no_026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE FIGUEIRÓPOLIS, ESTADO TOCATINS, CONFORME DETERMINA O ART. 31 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/592/pl_no_028.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/592/pl_no_028.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O ACERVO LEGISLATIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS-TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/605/pl_no_029.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/605/pl_no_029.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 167 DA LEI , QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/606/pl_no_030.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/606/pl_no_030.pdf</t>
   </si>
   <si>
     <t>CONCEDE INSENÇÃO DE MULTA E JUROS PARA O PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/607/pl_no_031.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/607/pl_no_031.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ADIANTAMENTO DO PAGAMENTO DA GRATIFICAÇÃO NATALINA AOS SERVIDORES PÚBLICOS MUNICIPAIS DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/608/pl_no_032.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/608/pl_no_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/609/pl_no_033.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/609/pl_no_033.pdf</t>
   </si>
   <si>
     <t>DECLARA A APAE DE FIGUEIRÓPOLIS- TO, ENTIDADE DE ULTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/577/pl_no_002.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/577/pl_no_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -690,68 +690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/561/pl_no_001-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/562/pl_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/563/pl_no_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/564/pl_no_005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/565/pl_no_006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/566/pl_no_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/567/pl_no_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/568/pl_no_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/569/pl_no_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/570/pl_no_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/571/pl_no_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/572/pl_no_014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/573/pl_no_016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/574/pl_no_017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/575/pl_no_018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/579/pl_no_024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/581/pl_no_025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/589/pl_no_026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/592/pl_no_028.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/605/pl_no_029.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/606/pl_no_030.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/607/pl_no_031.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/608/pl_no_032.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/609/pl_no_033.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/577/pl_no_002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/561/pl_no_001-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/562/pl_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/563/pl_no_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/564/pl_no_005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/565/pl_no_006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/566/pl_no_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/567/pl_no_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/568/pl_no_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/569/pl_no_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/570/pl_no_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/571/pl_no_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/572/pl_no_014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/573/pl_no_016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/574/pl_no_017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/575/pl_no_018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/579/pl_no_024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/581/pl_no_025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/589/pl_no_026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/592/pl_no_028.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/605/pl_no_029.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/606/pl_no_030.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/607/pl_no_031.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/608/pl_no_032.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/609/pl_no_033.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2002/577/pl_no_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="250.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>