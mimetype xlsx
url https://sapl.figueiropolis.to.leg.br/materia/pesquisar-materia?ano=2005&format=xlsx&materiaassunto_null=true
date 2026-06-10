--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -51,288 +51,288 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/521/plc_no_001-03_de_janeiro.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/521/plc_no_001-03_de_janeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO NO ARTIGO 20 E ANEXO ÚNICO, TABELA SALARIAL PROFESSOR NÍVEL I, "A" DA LEI COMPLEMENTAR 001/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VER. AFONSO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/536/pl_no001.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/536/pl_no001.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA RUA 05, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/519/pl_no_001_de_janeiro.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/519/pl_no_001_de_janeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA, OS CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/518/pl_no_044.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/518/pl_no_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENTO DE ÁREA URBANA DE DOMÍNIO DO MUNICÍPIO DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/517/pl_no_045.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/517/pl_no_045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME ESPECIAL E EXCEPCIONAL PARA SUPRIR CARÊNCIA DE SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/520/pl_no_046.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/520/pl_no_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AA CRIAÇÃO DO FUNDO MUINCIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/523/pl_no_047.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/523/pl_no_047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIÁRIA E REEMBOLSO DE DESPESAS DE ALIMENTAÇÃO E LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/524/pl_no_048.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/524/pl_no_048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINACIAMENTO JUNTO A UNIÃO, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINACEIRO, A OFERECER GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/525/pl_no_049.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/525/pl_no_049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ALIENAR VEÍCULO PERTENCENTE AO PODER PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/526/pl_no_051.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/526/pl_no_051.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - CMDM -, E DÃO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/527/pl_no_052.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/527/pl_no_052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/528/pl_no_053.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/528/pl_no_053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO PARTICIPAR DE ASSOCIAÇÃO E CONSÓRCIO DE MUNICÍPIO DA REGIÃO SUL DO ESTADO DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/529/pl_no_054.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/529/pl_no_054.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO DE SALÁRIO AO SERVIDOR ASSISTENTE ADMINISTRATIVO; OFICIAL ADMINISTRATIVO E AUXILIAR DE BIBLIOTECA, ALTERANDO DISPOSIÇÕES DO PLANO DE CARGOS E SÁLARIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/530/pl_no_055.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/530/pl_no_055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE HORAS EXTRAORDINÁRIAS AOS FUNCIONÁRIOS DO DERTINS E DO MUNICÍPIO DE CARIRI E ALVORADA COMO TAMBÉM O ABASTECIMENTO DE MÁQUINAS E EQUIPAMENTOS EM PRESTAÇÃO DE SERVIÇOS EM FIGUEIRÓPOLIS PELA CONSULTO E AMSUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/531/pl_no_056.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/531/pl_no_056.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CRÉDITO-RECURSO FGTS NA MODALIDADE PRODUÇÃO DE UNIDADES HABITACIONAIS, OPERAÇÕES COLETIVAS, REGULAMENTADO PELA RESOLUÇÃO DO CONSELHO CURADOR DO FGTS, NÚMERO 460/2004 DE 14 DE DEZEMBRO DE 2004, PUBLICADA NO D.).U. EM 20 DE DEZEMBRO DE 2004 E INSTRUÇÕES NORMATIVAS DO MINISTERIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/532/pl_no_057.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/532/pl_no_057.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI COMPLEMENTAR 008/2002 DE 17 DE JUNHO DE 2002.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/533/pl_no_058.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/533/pl_no_058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE IMÓVEL URBANO ONDE ENCONTRA EDIFICADO O COLÉGIO ESTATUAL JK-JUSCELINO KUBITSCHEK DE OLIVEIRA E O COLÉGIO ESTADUAL ALAIR SENA CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/534/pl_no_059.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/534/pl_no_059.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO E DOAÇÃO DE IMÓVEL URBANO DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/535/pl_no_062.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/535/pl_no_062.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DE SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERCIA ELÉTRICA QUE OS UTILIZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/522/plc_no_001.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/522/plc_no_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO, NO ANEXO II DA LEI Nº 043/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,68 +639,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/521/plc_no_001-03_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/536/pl_no001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/519/pl_no_001_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/518/pl_no_044.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/517/pl_no_045.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/520/pl_no_046.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/523/pl_no_047.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/524/pl_no_048.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/525/pl_no_049.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/526/pl_no_051.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/527/pl_no_052.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/528/pl_no_053.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/529/pl_no_054.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/530/pl_no_055.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/531/pl_no_056.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/532/pl_no_057.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/533/pl_no_058.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/534/pl_no_059.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/535/pl_no_062.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/522/plc_no_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/521/plc_no_001-03_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/536/pl_no001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/519/pl_no_001_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/518/pl_no_044.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/517/pl_no_045.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/520/pl_no_046.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/523/pl_no_047.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/524/pl_no_048.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/525/pl_no_049.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/526/pl_no_051.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/527/pl_no_052.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/528/pl_no_053.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/529/pl_no_054.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/530/pl_no_055.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/531/pl_no_056.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/532/pl_no_057.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/533/pl_no_058.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/534/pl_no_059.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/535/pl_no_062.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2005/522/plc_no_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>