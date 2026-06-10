--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -51,156 +51,156 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/540/plc_no_003.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/540/plc_no_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO NA NOMENCLATURA DA SECRETÁRIA DE PRODUÇÃO, INDÚSTRIA E COMÉRCIO, INSERIDA NO ART. 1º, INCISO VII, DA LEI Nº043/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>VER. AFONSO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/538/pl_no_065.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/538/pl_no_065.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA OFICIAL DA BIBLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/539/pl_no_066.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/539/pl_no_066.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DAR NOME AO CENTRO POLIESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/541/pl_no_067.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/541/pl_no_067.pdf</t>
   </si>
   <si>
     <t>ABRE AO ORÇAMENTO FISCAL DO MUNICÍPIO, NA SECRETÁRIA MUCINIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL, SECRETÁRIA MUNCIPAL DE SAÚDE, CRÉDITO ESPECIAL NO VALOR DE R$ 343.000,00, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/542/pl_no_068.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/542/pl_no_068.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL Q FIRMAR CONVÊNIO COM A PREFEITIRA MUNICIPAL DE FORMOSO DO ARAGUAIA, ESTADO DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/543/pl_no_069.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/543/pl_no_069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME ESPECIAL E EXECEPCIONAL PARA SUPRIR CARÊNCIA DE SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/544/pl_no_070.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/544/pl_no_070.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL UNIÃO SUL - COIMUS E RETIFICA PROTOCULO DE INTENÇÕES 001/2006, FIRMADO ENTRE OS MUNICÍPIOS DE CARIRI DO TOCANTINS, DUERE-TO, FIGUEIRÓPOLIS-TO E FORMOSO DO ARAGUAIA-TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/545/pl_no_071.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/545/pl_no_071.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS PROFESSORES NÍVEL P-I; P-II; P-III E P-IV DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/537/pl_no_073.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/537/pl_no_073.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DAR NOME Á RUA 21 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,68 +507,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/540/plc_no_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/538/pl_no_065.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/539/pl_no_066.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/541/pl_no_067.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/542/pl_no_068.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/543/pl_no_069.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/544/pl_no_070.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/545/pl_no_071.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/537/pl_no_073.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/540/plc_no_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/538/pl_no_065.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/539/pl_no_066.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/541/pl_no_067.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/542/pl_no_068.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/543/pl_no_069.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/544/pl_no_070.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/545/pl_no_071.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2006/537/pl_no_073.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>