--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -51,168 +51,168 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/546/pl_no_01-2007.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/546/pl_no_01-2007.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA AVENIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/547/pl_no_076.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/547/pl_no_076.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO À ALIENAR OS VEÍCULOS E MÁQUINAS PERTENCENTES AO PODER PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/548/pl_no_077.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/548/pl_no_077.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DE EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/549/pl_no_078.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/549/pl_no_078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/550/pl_no_080.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/550/pl_no_080.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME ESPECIAL E EXCEPCIONAL PARA SUPRIR CARÊNCIA DE SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/551/pl_no_083.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/551/pl_no_083.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS PROFESSORES NÍVEL P-I; P-II; P-III E P-IV DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/552/pl_no_084.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/552/pl_no_084.pdf</t>
   </si>
   <si>
     <t>CRIA PRÉ- ESCOLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/553/pl_no_085.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/553/pl_no_085.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS SERVIDORES DA SECRETÁRIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/554/pl_no_086.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/554/pl_no_086.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO E O FUNDO MUNICIPAL DA HABILITAÇÃO DO MUNICÍPIO DE FIGUEIRÓPOLIS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>VER. HEBER</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/555/pl_002-2007.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/555/pl_002-2007.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA AVENIDA CEARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -519,68 +519,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/546/pl_no_01-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/547/pl_no_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/548/pl_no_077.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/549/pl_no_078.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/550/pl_no_080.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/551/pl_no_083.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/552/pl_no_084.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/553/pl_no_085.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/554/pl_no_086.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/555/pl_002-2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/546/pl_no_01-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/547/pl_no_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/548/pl_no_077.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/549/pl_no_078.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/550/pl_no_080.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/551/pl_no_083.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/552/pl_no_084.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/553/pl_no_085.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/554/pl_no_086.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2007/555/pl_002-2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>