--- v0 (2026-02-11)
+++ v1 (2026-06-10)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fernandes Martins Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 162 QUE AUTORIZA O EXECUTIVO DO PODER MUNICIPAL A CONCEDER TERMO DE CONDIÇÃO DE USO, A TITULO PRECÁRIO DE BEM IMÓVEL, QUE ESPECIFICA A EMPRESA D &amp; A CENTRO EDUCACIONAL LTDA PARA INSTALAÇÃO E FUNCIONAMENTO DO POLO DE APOIO PRESENCIAL ANHANGUERA. </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 163 QUE AUTORIZA O PODER EXECUTIVO A PERMUTAR IMOVEIS INDICADOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 164/2015 "INSTITUI O PROGRAMA DE LEI FISCAL (REFIS) NO MUNICÍPIO DE FIGUEIRÓPOLIS-TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/509/pl_no_170.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/509/pl_no_170.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI 148/2013 DE 02 DE DEZEMBRO DE 2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL 2015/2017.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/511/pl_no_172.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/511/pl_no_172.pdf</t>
   </si>
   <si>
     <t>ESTIMULA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VER. PINTO DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 5/2015 "CONCEDE TITULO DE CIDADÃO FIGUEIRÓPOLINO AO SENHOR DR. JAIME SOARES OLIVEIRA.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04/2015 "CONCEDE TITULO DE CIDADÃ FIGUEIRÓPOLINA A SENHORA JOVENI ALVES DE JESUS MARTINS".</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 02/2015 "DISPÕE SOBRE DAR NOME AO HOSPITAL MUNICIPAL DE FIGUEIRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03/2015 "DISPÕE SOBRE DA NOME A UNIDADE BÁSICA DE SAÚDE (UBS)".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUIÇÃO DE NOME PARA PRAÇA EM CONSTRUÇÃO NA AVENIDA MARANHÃO SETOR CASTELO DOS SONHOS, PARA O NOME DE PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA PARA A RUA 21 SAIDA PARA ASSENTAMENTO GAMELEIRA</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA GARAGEM PARA GUARDAR VEÍCULOS DA PREFEITURA</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VER. JAKELINE</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE AR CONDICIONADOS EM TODAS AS SALAS DO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO HOSPITAL DE FIGUEIRÓPOLIS - TO</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE ESTRADAS E PONTE</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIFORME PARA OS GARIS DO MUNICIPIO</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTOS DE ÔNIBUS EM CASA SETOR DE FIGUEIRÓPOLIS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PAVIMENTAÇÕES NO MUNICIPIO</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO A CONSTRUÇÃO DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO UNIFORMES PARA OS MOTORISTAS CONTRATADOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO A INSTITUIÇÃO DO FESTIVAL MUNICIPAL DA CANÇÃO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO A DISTRIBUIÇÃO DE LEITE PARA AS FAMÍLIAS MAIS NECESSITADAS NO MUNICIPIO</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO PEDINDO A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA 21 ENTRE AS AVENIDAS BERNARDO SAYÃO E GOIAS EM FRENTE A CASA DO SR. NAPOLEÃO BONAPARTE. </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO POR MAIS SINALIZAÇÕES DE TRANSITO NA CIDADE DE FIGUEIRÓPOLIS-TO</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO A INSTALAÇÃO DE POÇOS ARTESIANOS NA PREFEITURA E CÂMARA MUNICIPAL, NO HOSPITAL E POSTO DE SAÚDE MUNICIPAL E NA ESCOLA DR. PEDRO LUDOVICO TEIXEIRA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO A REVISÃO DA ILUMINAÇÃO NA QUADRA POLIESPORTIVA LEÔNCIO JUNIOR E TERMINAR A PISTA DE CAMINHADA EM TORNO DA MESMA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO A CRIAÇÃO DE UMA ESCOLA DE MUSICA GRATUITA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,68 +708,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/509/pl_no_170.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/511/pl_no_172.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/509/pl_no_170.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2015/511/pl_no_172.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>