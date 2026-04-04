--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -54,955 +54,955 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fernandes Martins Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 173/2015 DE 29 DE OUTUBRO DE 2015, QUE DISPÕE SOBRE O REGIME JURÍDICO E ADOTA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DOAR BENS MOVEIS DE PROPRIEDADE DO MUNICIPIO PARA A ASSOCIAÇÃO DO PA - NOSSA SENHORA DA CONCEIÇÃO - MUNICIPIO DE FIGUEIROPOLIS DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE COORDENADOR DE OFICINA E ALTERA A LEI Nº 95/2009 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/493/pl-204-2017.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/493/pl-204-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 (ANO REFERENCIA DE 2017) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/495/pl-_205-2017.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/495/pl-_205-2017.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPEZA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE FIGUEIRÓPOLIS, PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA CASA DO IDOSO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE ADICIONAL DE PERICULOSIDADE E ADICIONAL NOTURNO AOS CONSELHEIROS TUTELARES </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DOS QUEBRA MOLAS E SINALIZAÇÃO</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO SOLENE EM HOMENAGEM AO DIAS DAS MÃES</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VER. PAULÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOURO PUBLICO NO ESTADIO OSTUIL SOARES E COLOCAÇÃO DE TAMBORES DE LIXO DOMESTICO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDENTIFICAÇÃO NUMERICA DAS CASAS RESIDENCIAIS </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DE POLITICAS PARA A JUVENTUDE.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE WI-FI NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VER. JAKELINE</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTAÇÃO EM 30 HORAS SEMANAIS A JORNADA DE TRABALHO DOS PROFISSIONAIS DE ENFERMAGEM. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VER. PINTO DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO ESTADIO MUNICIPAL.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MEIOS FIOS NAS RUAS E AVENIDAS ASFALTADAS NO SETOR CASTELO DOS SONHOS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS DE ASSENTOS NA PRAÇA DA BÍBLIA E NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA SEMANA MUNICIPAL DO IDOSO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE INTERNET BANDA LARGA ADSL NA ESCOLA MUNICIPAL DR.PEDRO LUDOVICO TEIXEIRA E NO (CMEI) CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL MARIA DA GLORIA CABRAL MORENO.  </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA COLETA DE LIXO PROGRAMADA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO EM VOLTA DO ESTADIO MUNICIPAL OSTUIL SOARES.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTENDIDA A MALHA ASFÁLTICA NA AV:FEDERAL.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CAMPO DE FUTEBOL SOCIETY DE GRAMA SINTÉTICA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>FINALIDADE QUE OS REGISTOS ARO MENCIONADOS FAZEM PARTE DO INTEGRANTE DE UM CURRICULO ESCOLAR OBRIGATORIO, DE QUE ESTA SENDO EXIGIDO POR TODOS ESTABELECIMENTO DE ENSINO DE 1º GRAU DO MUNICIPIO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE AREIA PARA JOGOS DE VOLEI.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AVENIDA CEARA EM FRENTE AO COLEGIO ESTADUAL CANDIDO FIGUEIRA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE NA AVENIDA GOIAS NAS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS - MADUREIRA. </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AVENIDA BOAVENTURA JOSE MARINHO NAS PROXIMIDADES DA LANCHONETE CAFÉ.COM.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>AJUDA FINANCEIRA PARA DESPORTISTAS DO MUNICIPIO DE FIGUEIROPOLIS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MONUMENTO DE UMA BIBLIA, NA PRAÇA DA BBLIA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS EM TODAS AS OBRAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TABLET PARA CADA AGENTE COMUNITÁRIO DE SAÚDE PARA SER USADO EM SUAS ATIVIDADES LABORAIS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR A SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR A SER COMEMORADA. ANUALMENTE. NA ULTIMA SEMANA DE JULHO NO AMBITO  DO MUNICIPIO DE FIGUEIRÓPOLIS -TO</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE EXAMES DE VISTA E DOAÇÃO DE OCULOS GRATUITOS PARA CRIANÇAS CARENTES MATRICULADOS NA REDE ENSINO MUNICIPAL E ESTADUAL DE FIGUEIROPOLIS -TO</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM POSTE DE ENERGIA ELETRICA COM LAMPADA NA RUA 08 ENTRE AS AVENIDAS CEARA E MARANHÃO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA PIAUI ENTRE AS RUAS 04 ATE A RUA 24.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE ALMOÇOS, AOS UNIVERSITÁRIOS QUE FAZEM ESTAGIO EM GURUPI. </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CORUJÃO DA SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTITUÍDO O DIA DA SAÚDE VOCAL PARA O DOCENTES DA REDE MUNICIPAL DE FIGUEIROPOLIS  -TO</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CRUZEIRO DE CIMENTO NO CEMITÉRIO JARDIM DA SAUDADE.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANCOS DE CIMENTO COM COBERTURA.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA DE BICICRÓS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUIDA UMA MINI PRAÇA NA RODOVIARIA EXISTENTE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ASFALTO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE FILTROS DE D&amp;#180;AGUA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASA POPULARES CARENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CONJUNTO HABITACIONAL DE FIGUEIROPOLIS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOLA TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS PARA LABORATÓRIO MUNICIPAL DE FIGUEIROPOLIS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA DISPONIBILIZADO ÔNIBUS NA TRAVESSIA DE ALUNOS PARA ESCOLA ESTADUAL E MUNICIPAL. </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA AVENIDA BERNARDO SAYÃO COM ARBORIZAÇÃO E BANQUINHOS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POÇOS ARTESIANOS NOS SEGUINTES LOCAIS: PREFEITURA E CAMARA MUNICIPAL, POSTO BASICO DE SAUDE, HOSPITAL MUNICIPAL E ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADES E SINALIZAÇÃO NA AVENIDA BERNARDO SAYÃO NAS PROXIMIDADES DO CMEI DONA GLORIA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO QUE PERCORRE PARA A SAIDA DO ASSENTAMENTO RENASCER ATE A ENTRADA DO CAMPO DE AVIÃO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ADQUIRIDO DE UMA A DOIS CAMINHÕES PIPA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTAÇÕES DE ARVORES E JARDINAGEM NA PRAÇA  DA BIBLIA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO EM 30 HORAS SEMANAIS A JORNADA DE TRABALHO DOS PROFISSIONAIS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UMA SALA COM COMPUTADOR E INTERNET PARA IMPLANTAÇÃO DE ESCRITÓRIO MODELO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CAPELA NO CEMITERIO JARDIM DA SAUDADE.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNAR O TRECHO DA AVENINA MARANHÃO, EM FRENTE A ESCOLA MUNICIPAL PROF. EDILEUZA DA SILVA SANTOS, DE MÃO UNICA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR A QUADRA POLIESPORTIVA LEONCIO JUNIOR TERMINAR A PISTA DE CAMINHADA EM TORNO DA MESMA</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA RESIDENCIA PARA O SRº RENATO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">CONTROLE POPULACIONAL DE CÃES E GATOS AO MUNICÍPIO DE FIGUEIRÓPOLIS, PRINCIPALMENTE AO QUE TANGE AOS ANIMAIS ABANDONADOS._x000D_
 </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONTROLE POPULACIONAL DE CÃES E GATOS AO MUNICÍPIO DE FIGUEIRÓPOLIS, PRINCIPALMENTE AO QUE TANGE AOS ANIMAIS ABANDONADOS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA REGULARIZADO A TRANSMISSÃO DO CANAL DA TV ANHANGUERA. </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE LUMINOSA NA PRAÇA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE SEJA ADQUIRIDO TERRENO PARA AMPLIAÇÃO DO CEMITÉRIO JARDIM DA SAUDADE.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RELIGAÇÃO DA ILUMINAÇÃO DA PRAÇA DA BIBLIA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.jpeg</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONTRAÇÃO DE PROFESSOR DE ZUMBA PARA ATIVIDADE NA PRAÇA DA BIBLIA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>SESSÃO SOLENE EM HOMENAGEM AO DIA DO EVANGÉLICO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM JARDIM NO CEMITÉRIO JARDIM DA SAUDADE. </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR RUA 08</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 14 "A"</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA AVENIDA FEDERAL EM FRENTE A LOTÉRICA TREVO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA ENTORNO DA PRAÇA DA BIBLÍA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NA RUA 13 ENTRE AS AV. PIAUI E MARANHÃO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUIDA UMA FONTE LUMINOSA NA PRAÇA DA BIBLÍA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE MÉDICO PEDIATRA PARA ATENDER NA UNIDADE BÁSICA DE SAÚDE NEUCINDO JOÃO CALLAI (UBS) E NO HOSPITAL DE PEQUENO PORTE DE FIGUEIROPOLIS. </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA SALA PARA AULA DE REFORÇO NA ESCOLA MUNICIPAL PROFESSORA EDILEUZA BARBOSA DA SILVA SANTOS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PLANTADO GRAMAS EM VOLTA DA ESCOLA MUNICIPAL PROFESSORA EDILEUZA BARBOSA DA SILVA SANTOS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE BOLETOS DO IPTU PARA RESIDENCIA DA POPULAÇÃO COM OPÇÕES DE PAGAMENTO E DESCONTO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/705/construcao_de_uma_cobertura_metalica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/705/construcao_de_uma_cobertura_metalica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal a construção de uma cobertura metálica com banheiro no pátio da garagem municipal.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/706/que_seja_construida_duas_academias_a_ceu_aberto.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/706/que_seja_construida_duas_academias_a_ceu_aberto.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal , que seja construída duas academias a céu aberto uma na avenida Bernardo Sayão entre as ruas Manoel Bezerra de Castro e a rua Rafael Porciano M. Naves e uma no pátio do fundo da Prefeitura Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1309,68 +1309,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/493/pl-204-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/495/pl-_205-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/705/construcao_de_uma_cobertura_metalica.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/706/que_seja_construida_duas_academias_a_ceu_aberto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/493/pl-204-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/495/pl-_205-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/705/construcao_de_uma_cobertura_metalica.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2017/706/que_seja_construida_duas_academias_a_ceu_aberto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="206.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>