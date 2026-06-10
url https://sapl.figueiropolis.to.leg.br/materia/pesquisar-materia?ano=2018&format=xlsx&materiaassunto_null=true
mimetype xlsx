--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -54,618 +54,618 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fernandes Martins Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE DE ALTERAÇÃO DA LEI N. 196/2017 DE 20 JUNHO DE 2017. E DAS  OUTRAS PROVIDENCIAS SOBRE O PROGRAMA DE RECUPERAÇÃO E ESTIMULO A QUITAÇÃO DE DÉBITOS FISCAIS &amp;#8211; REFIS MUNICIPAL 2017</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A CRIAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL NO MUNICIPIO DE FIGUEIROPOLIS/TO,  E DÁ OUTRAS PROVIDENCIAS (FUNPREF).</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE UMA MACA PARA REALIZAÇÃO DE EXAMES DE PREVENÇÃO NA UNIDADE BÁSICA DE SAÚDE NEUCINDO JOÃO CALLAI (USB) DE FIGUEIROPOLIS. </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR UM PROGRAMA PRÓ-MULHER, VOLTADO À AQUISIÇÃO DA MÃO-DE-OBRA FEMININA, NO MUNICIPIO DE FIGUEIROPOLIS/TO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVENÇÃO DE ACIDENTES-CIPA, NO MUNICÍPIO DE FIGUEIROPOLIS PARA SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>VER. JAKELINE</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA CICLOVIA DE BICICLETA NA AVENIDA BERNADO SAYÃO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA DIVISÃO DA EQUIPE DE ZONA URBANA E RURAL PARA UNIDADE DE SAÚDE DISTINTA</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>VER. PINTO DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DE MEDIDAS DE PREVENÇÃO AO SUICÍDIO NAS ESCOLAS MUNICIPAIS DE FIGUEIROPOLIS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE PREVENÇÃO AO SUICIDIO NAS ESCOLAS MUNICIPAIS DE FIGUEIROPOLIS</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ASFALTADA O FINAL DA AVENIDA PARÁ ENTRE AS RUAS 13 E 14 EM FRENTE A EMPRESA AÇO FORTE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>SOLICITA TAPA BURACO E RACAPEAMENTO NAS RUAS E AVENIDAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO INSTITUTO PREVIDENCIÁRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS- FUNPREV, RELATÓRIOS COM COMPROVANTES BANCÁRIOS ATUALIZADOS DA ABERTURA ATÉ A PRESENTE DATA, ESTRATOS APLICAÇÕES FINANCEIRAS ETC.   </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO BUSCANDO INFORMAÇÕES A RESPEITO DA ILUMINAÇÃO DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA "DISQUE LUZ"</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DA RUA 01 ENTRE AS AVENIDAS FEDERAL E BOAVENTURA JOSE MARINHO E AVENIDA FEDERAL ENTRE AS RUA 01 A 03</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO MATADOURO PUBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÇAO DA IGREJA CATOLICA NAS AJUDAS DE CUSTO PARA REALIZAÇÃO DE RETIROS DE CARNAVAL</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCURSOS DE REDAÇÃO NAS ESCOLAS DO NOSSO MUNICÍPIO COMO PARTE DAS FESTIVIDADES DE ANIVERSARIO DA NOSSA FIGUEIRÓPOLIS</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSOS PROFISSIONALIZANTES PARA OS JOVENS E IDOSOS DE NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REFORMA DA "ESTADIO OSTUIL", INSTALAÇÃO DE ARQUIBANCADAS, BEBEDOUROS, ILUMINAÇÃO E IRRIGAÇÃO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
     <t>SOLICITA TAPA BURACO E RECAPEAMENTO NAS RUAS E AVENIDAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DE SERVIDORES.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SISTEMA DE "TELECONSULTAS"</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUSCA DE RECURSOS ESTADUAIS PARA AQUISIÇÃO DE NOVOS ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>VER. PAULÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">BUSCA DE RECURSOS ESTADUAIS PARA AQUISIÇÃO DE NOVOS ÔNIBUS ESCOLARES. </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE ORLA NO LOTEAMENTO PIETRA NA CIDADE DE FIGUEIROPÓLIS TOCANTINS"</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE ORLA NO LOTEAMENTO PIETRA NA CIDADE DE FIGUEIROPOLIS TOCANTINS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE ORLA NO LOTEAMENTO PIETRA NA CIDADE DE FIGUEIROPOLIS TOCANTINS"</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TORNAR O TRECHO DA AVENIDA MARANHÃO ENTRE AS RUAS 10 E 11 EM FRENTE A ESCOLA MUNICIPAL PROFESSORA EDILEUZA, COMO VIA DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TORNAR O TRECHO DA AVENIDA MARANHÃO ENTRE AS RUAS 10 E 11, EM FRENTE A ESCOLA MUNICIPAL PROFESSORA EDILEUZA, COMO VIA MÃO ÚNICA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FIGUEIROPOLIS TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FIGUEIRÓPOLIS TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -972,68 +972,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>