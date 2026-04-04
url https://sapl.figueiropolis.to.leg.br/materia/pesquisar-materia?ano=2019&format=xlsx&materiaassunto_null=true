--- v0 (2026-02-10)
+++ v1 (2026-04-04)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VER. JAKELINE</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind._001-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind._001-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Figueirópolis-TO, que seja realizadas obras de pavimentação asfáltica na Rua 01 entre a Avenida Ceara e a Avenida Federal ( ate as margens da Br 153).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind._002-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind._002-2019.pdf</t>
   </si>
   <si>
     <t>Indicação ao chefe do Poder Executivo , para que seja realizadas obras de pavimentação asfáltica na Rua 16 entre a Avenida Pará e São Paulo ( saída para chácara do senhor Didi) na cidade de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VER. PAULÃO, VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/190/ind.003-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/190/ind.003-2019.pdf</t>
   </si>
   <si>
     <t>LEILÃO DE BENS MÓVEIS INSERVÍVEIS A ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fernandes Martins Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/175/ple_216-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/175/ple_216-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Figueirópolis -TO com o Fundo de Previdência Própria do Município de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/186/ple_220-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/186/ple_220-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LOCAÇÃO DE IMÓVEIS DESTINADO A FUNCIONAMENTO DE ÓRGÃOS PÚBLICOS FEDERAIS E ESTADUAIS, QUE ATENDEM A POPULAÇÃO DO MUNICÍPIO DE FIGUEIRÓPOLIS DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/187/ple_222-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/187/ple_222-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ADQUIRIR TERRENO DESTINADO A CONSTRUÇÃO DO MATADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre alteração a Lei Municipal n°.184/2016, bem como, da criação do plano de amortização do déficit atuarial do RPPS do município de FIGUEIRÓPOLIS/TO dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/201/ple_227-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/201/ple_227-2019.pdf</t>
   </si>
   <si>
     <t>``Altera o numero de vagas nos cargos dos servidores públicos efetivos, disposto anexo I da Lei n° 95/2009 e dá outras providencias ´´</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/202/ple_228-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/202/ple_228-2019.pdf</t>
   </si>
   <si>
     <t>`` Dispõe sobre alterações em textos relacionados á carga horária dos Profissionais do Magistérios Público Municipal e distribuição das mesmas estabelecidas na Lei Complementar n° 01/2004´´</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/193/pl_001-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/193/pl_001-2019.pdf</t>
   </si>
   <si>
     <t>Proíbe a concessionária prestadora de serviços de fornecimento de água de cobrar taxa mínima de consumo, ou de adotar práticas similares.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/194/pl_002-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/194/pl_002-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de a gestão municipal disponibilizar curso de primeiro socorros para todos os professores e monitores da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/195/pl_003-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/195/pl_003-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações em textos relacionados á carga horária dos Profissionais do Magistérios Público Municipal e distribuição das mesmas estabelecidas na Lei Complementar n° 01/2004 .</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/174/req_001-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/174/req_001-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Figueirópolis-TO, a construção de canteiro central na Avenida Bernardo Sayão em frente a Câmara Municipal.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/184/req_002-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/184/req_002-2019.pdf</t>
   </si>
   <si>
     <t>Construção de muro em todo entorno da Escola Municipal Prof. Edileuza B. da S. Santos.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_003-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_003-2019.pdf</t>
   </si>
   <si>
     <t>Construção de Muro no entorno do Posto de Saúde Nelcindo João Callai e de estacionamento no pátio do mesmo.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_004-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_004-2019.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE NA RUA 08 ENTRE AS AVENIDAS CEARÁ E MARANHÃO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VER. PAULÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_005-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_005-2019.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE DE ENERGIA ELÉTRICA DE BAIXA TENSÃO NA AVENIDA PIAUI.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>VER. PINTO DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/191/req_006-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/191/req_006-2019.pdf</t>
   </si>
   <si>
     <t>Construção de muro em torno da nova área do cemitério público Jardim da Saudade.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Instalação de um toldo cobertura na calçada do SEMEI que interliga o portão e a entrada do prédio.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/197/req_08-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/197/req_08-2019.pdf</t>
   </si>
   <si>
     <t>Construção de Casas Populares para Pessoas Carentes no Município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/198/req_09-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/198/req_09-2019.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FAIXAS DE PEDESTRES ELEVADAS NA BR 153 EM FRENTE AOS POSTOS NAVES E GOIANÃO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/199/req_10-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/199/req_10-2019.pdf</t>
   </si>
   <si>
     <t>Construção do ponto de ônibus coberto para os acadêmicos da cidade de Figueirópolis.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/200/req_11-2019.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/200/req_11-2019.pdf</t>
   </si>
   <si>
     <t>Aquisição de um veiculo para a Escola Municipal Professora Edileuza Barbosa da Silva Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,68 +693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind._001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind._002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/190/ind.003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/175/ple_216-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/186/ple_220-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/187/ple_222-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/201/ple_227-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/202/ple_228-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/193/pl_001-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/194/pl_002-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/195/pl_003-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/174/req_001-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/184/req_002-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_003-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_004-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_005-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/191/req_006-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/197/req_08-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/198/req_09-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/199/req_10-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/200/req_11-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind._001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind._002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/190/ind.003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/175/ple_216-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/186/ple_220-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/187/ple_222-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/201/ple_227-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/202/ple_228-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/193/pl_001-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/194/pl_002-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/195/pl_003-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/174/req_001-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/184/req_002-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_003-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_004-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_005-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/191/req_006-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/197/req_08-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/198/req_09-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/199/req_10-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2019/200/req_11-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="184.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>