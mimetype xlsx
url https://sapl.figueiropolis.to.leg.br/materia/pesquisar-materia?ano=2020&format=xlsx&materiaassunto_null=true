--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -54,876 +54,876 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VER. PAULÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/207/ind_001-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/207/ind_001-2020.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA MALHA ASFÁLTICA NA RUA 17 ENTRE AS AVENIDAS FEDERAL E BERNARDO SAYÃO .</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/216/ind_002-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/216/ind_002-2020.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE MALHA ASFÁLTICA NA AVENIDA BERNADO SAYÃO , EM FRENTE A VIDRAÇARIA STYLLUS VIDROS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/225/ind_003-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/225/ind_003-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO O CAMINHÃO COLETOR DE LIXO PARA O ASSENTAMENTO RENASCER , PARA RECOLHIMENTO DO LIXO DOMESTICO DOS ASSENTADOS .</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/226/ind_004-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/226/ind_004-2020.pdf</t>
   </si>
   <si>
     <t>Que seja criado o AUXILIO MERENDA para os alunos da rede municipal de ensino de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VER. HÉRICA, VER. TAKASSIO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/232/ind_005-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/232/ind_005-2020.pdf</t>
   </si>
   <si>
     <t>Criação de Sistema Drive Thru para vacinas em pontos estratégicos de Figueirópolis.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/234/ind_006-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/234/ind_006-2020.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 22.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/235/ind_007-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/235/ind_007-2020.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA 13 ENTRE AS AVENIDAS MARANHÃO E PIAUÍ.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/236/ind_008-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/236/ind_008-2020.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA GOIÁS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/237/ind_009-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/237/ind_009-2020.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA MARANHÃO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/238/ind_010-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/238/ind_010-2020.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA CEARÁ.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/270/ind_011-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/270/ind_011-2020.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ÁREA PARA INSTALAÇÃO DE DISTRITO INDUSTRIAL EM FIGUEIRÓPOLIS-TO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fernandes Martins Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/211/ple_232-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/211/ple_232-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO E ESTIMULO A QUITAÇÃO DE DÉBITOS FISCAIS - REFIS MUNICIPAL 2020 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/218/ple_233-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/218/ple_233-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito extraordinário para criação de Dotação Orçamentária Especifica para as Despesas Oriundas ao Combate e Prevenção ao Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/217/ple_234-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/217/ple_234-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DOAÇÃO DE LOTES URBANO PARA FINS DE HABILITAÇÃO DE INTERESSE SOCIAL LEI 116/2010, PARA AS PESSOAS QUE RESIDE NESTE IMÓVEL HÁ MAIS DE 05 ANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/224/ple_235-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/224/ple_235-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Firmar Convênio/Parceria com a Empresa CONSTRUBASE ENGENHARIA LTDA-ME, na construção de asfalto na cidade de Figueirópolis e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/244/ple_237-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/244/ple_237-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 187/2017 de 07 de março de 2017 e restaura a lei 173 de 29 de outubro de 2015 e da outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/245/ple_238-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/245/ple_238-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 215/2018 de 20 de dezembro de 2018 e contém outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/246/ple_239-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/246/ple_239-2020.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Fiscal de Contratos Administrativo no âmbito da Administração e altera Lei 95/2009 de 05 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/247/ple_240-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/247/ple_240-2020.pdf</t>
   </si>
   <si>
     <t>Cria cargos e abre vagas no quadro geral da Administração Pública Municipal e altera Lei 95/2009 de 05 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/248/ple_241-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/248/ple_241-2020.pdf</t>
   </si>
   <si>
     <t>Cria vagas para o cargo de Professor de Educação , Nível P-III de provimento efetivo , inserido na Lei 95/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/249/ple_242-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/249/ple_242-2020.pdf</t>
   </si>
   <si>
     <t>Cria uma vaga para o cargo de provimento afetivo de Psicólogo, inserido na Lei 95/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/250/ple_243-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/250/ple_243-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional Especial no orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/251/ple_244-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/251/ple_244-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter emergencial e por tempo determinado , para atendimento a situação emergencial causada pela pandemia do COVID-19, Assistente Social, Psicólogo, Enfermeiro, Fisioterapeuta, Técnico de Enfermagem e Recepcionista, inserido na Lei 95/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/268/ple_245-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/268/ple_245-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Firmar Convênio/Parceria com a Empresa FARIA &amp; SOUZA LTDA, na implantação de pavimentação asfáltica na cidade de Figueirópolis e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/269/ple_246-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/269/ple_246-2020.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/272/ple_247-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/272/ple_247-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Firmar Convênio /Parceria com a Empresa FARIA &amp; SOUZA LTDA, na implantação de pavimentação asfáltica na cidade de Figueirópolis e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/505/pl_no_248.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/505/pl_no_248.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLURIANUAL PARA O PERÍODO DE 2018/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/506/pl_no_249.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/506/pl_no_249.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 (ANO REFERÊNCIA DE 2020) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/508/pl_no_250.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/508/pl_no_250.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE FIGUEIRÓPOLIS, PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/507/pl_no_251.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/507/pl_no_251.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 226/2019 DE 21 DE OUTUBRO DE 2019, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE FIGUEIRÓPOLIS - TO PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/203/req_001-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/203/req_001-2020.pdf</t>
   </si>
   <si>
     <t>Restauração do asfalto da Avenida Federal lado leste.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/204/req_002-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/204/req_002-2020.pdf</t>
   </si>
   <si>
     <t>Ajuda financeira para a Construção da igreja Católica de Figueirópolis-TO , Igreja São João Batista.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/205/req_003-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/205/req_003-2020.pdf</t>
   </si>
   <si>
     <t>Reforma da Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/206/req_004-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/206/req_004-2020.pdf</t>
   </si>
   <si>
     <t>Iluminação Púbica.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/208/req_005-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/208/req_005-2020.pdf</t>
   </si>
   <si>
     <t>Implantação de placas de identificação do município no inicio do perímetro urbano lados norte e sul.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/209/req_006-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/209/req_006-2020.pdf</t>
   </si>
   <si>
     <t>Construção de Casas Populares para Pessoas Carentes no Município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/210/req_007-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/210/req_007-2020.pdf</t>
   </si>
   <si>
     <t>Patrulha Mecanizada para Município de Figueirópolis.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_008-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_008-2020.pdf</t>
   </si>
   <si>
     <t>DESINFECÇÃO DE RUAS , AVENIDAS E ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_009-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_009-2020.pdf</t>
   </si>
   <si>
     <t>Restauração da ponte sobre o rio Tranqueira na região Tranqueira II.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_010-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_010-2020.pdf</t>
   </si>
   <si>
     <t>REFORMAR A QUADRA POLIESPORTIVA LEÔNCIO JÚNIOR TERMINAR A PISTA DE CAMINHADA EM TORNO DA MESMA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_011-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_011-2020.pdf</t>
   </si>
   <si>
     <t>Responsabilização pela reparação da malha asfáltica nos casos em que tiver causado danos , durante o processo realização de obras ou na prestação de serviços de abastecimento de água...</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_012-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_012-2020.pdf</t>
   </si>
   <si>
     <t>Criar isenção de imposto IPTU , para pessoas com deficiência física e mental , abrangendo os seus representantes legais , desde que se enquadre nos requisitos da inclusão social.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, VER. JAKELINE, VER. PINTO DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_013-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_013-2020.pdf</t>
   </si>
   <si>
     <t>ADICIONAL DE INSALUBRIDADE A TODOS OS PROFISSIONAIS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_014-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_014-2020.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TAMBORES DE LIXO DOMESTICO EM TODAS AS RESIDÊNCIAS DA CIDADE DE FIGUEIRÓPOLIS-TO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_015-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_015-2020.pdf</t>
   </si>
   <si>
     <t>Que seja instalado no minimo duas lombadas a também seja molhada nos períodos de manhã e tarde a saída de Figueirópolis para TO 484.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/227/req_016-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/227/req_016-2020.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTA COMPLETA (de alimento , limpeza e higiene pessoal) PARA PESSOAS QUE ESTEJAM ISOLADAS (atestado positivo para COVID 19 ou suspeitas aguardando resultado).</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/228/req_017-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/228/req_017-2020.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR OS BANCOS (BRASIL E BRADESCO) PARA PROMOVER AÇÕES ESPECIAIS PARA ORGANIZAR OS ESPAÇOS ENFRENTE OS MESMOS, PARA EVITAR AGLOMERAÇÃO NAS FILAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/229/req_018-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/229/req_018-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE QUE UMA PARTE DOS TESTES RÁPIDOS PARA COVID 19 SEJAM REALIZADOS EM TRABALHADORES DOS COMÉRCIOS ESSÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/230/req_019-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/230/req_019-2020.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE PSICÓLOGO PARA PACIENTES EM ISOLAMENTO DOMICILIAR .</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>VER. JAKELINE, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/231/req_020-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/231/req_020-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA MONTADO UMA SALA NO HPPF E NA UBS PARA TRIAGEM SÓ DE PESSOAS COM SINTOMAS DE COVID-19.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>VER. JAKELINE</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/233/req_021-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/233/req_021-2020.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL BUSCAR JUNTO AO GOVERNO DO ESTADO DOAÇÕES DE CESTAS BÁSICAS AOS ASSENTADOS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/239/req_022-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/239/req_022-2020.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA MALHA ASFÁLTICA DA AVENIDA BERNADO SAYÃO ATÉ A CASEATINS .</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/240/req_023-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/240/req_023-2020.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FISCALIZAÇÃO DO CÓDIGO DE POSTURA ONDE CONSTA A PROIBIÇÃO DE QUEIMADAS URBANAS(LIXO DOMÉSTICO) QUE JÁ E PROIBIDO PELA LEI n°9.605 DE 1998, EM SEU ARTIGO 54.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/241/req_024-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/241/req_024-2020.pdf</t>
   </si>
   <si>
     <t>JOGAR ÁGUA NAS RUAS E AVENIDAS DOS SETORES QUE AINDA NÃO TEM ASFALTO.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/242/req_025-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/242/req_025-2020.pdf</t>
   </si>
   <si>
     <t>QUE CONCLUI O ASFALTO NA RUA 06 SAÍDA PARA O TRANQUEIRA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/243/req_026-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/243/req_026-2020.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE MALHA ASFÁLTICA NA RUA 08 ENTRE AS AVENIDAS FEDERAL E BERNADO SAYÃO .</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, VER. JAKELINE</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/252/req_027-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/252/req_027-2020.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS COM O NOME DAS RUAS NA AVENIDA BERNADO SAYÃO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/253/req_028-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/253/req_028-2020.pdf</t>
   </si>
   <si>
     <t>Instalação de faixas de pedestres na avenida Bernado Sayão em todos os cruzamento de ruas perpendiculares.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/254/req_029-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/254/req_029-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA UMA GARAGEM COM COBERTURA NO PÁTIO DO POSTO DE SAÚDE OLAVO RODRIGUES DE MATOS PARA GUARDAR TODOS OS VEÍCULOS DA SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/255/req_030-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/255/req_030-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EQUIPADA ADEQUADAMENTE UMA SALA NO HPP PARA MONTAGEM DO APARELHO DE RAIO X E APARELHO DE ULTRASSOM.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/256/req_031-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/256/req_031-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EQUIPADA ADEQUADAMENTE A SALA DESTINADA A COLETA EXAMES DO COVID-19 NO POSTO DE SAÚDE OLAVO RODRIGUES DE MATOS E CONTRATAÇÃO DE EQUIPE DE APOIO (MÉDICO, ENFERMEIRO E PSICÓLOGO) PARA ATENDER MELHOR OS PACIENTES INFECTADOS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>VER. PINTO DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/257/req_032-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/257/req_032-2020.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE ( QUEBRA-MOLAS).</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/258/req_033-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/258/req_033-2020.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CAPELA NO CEMITÉRIO JARDIM DA SAUDADE.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/259/req_034-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/259/req_034-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO  PARA OS PACIENTES COM COVID-19 MEDICAMENTOS GRATUITOS DURANTE O TRATAMENTO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/260/req_035-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/260/req_035-2020.pdf</t>
   </si>
   <si>
     <t>Iluminação, Revitalização e Extensão do canteiro de Jardim ao redor da Br.153 do trecho correspondente do Pátio Agropecuário(Pecuária) á Industria de Armazenagem de Grãos Granol.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/261/req_036-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/261/req_036-2020.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICO CARDIOLOGISTA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/262/req_037-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/262/req_037-2020.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICO ORTOPEDISTA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/263/req_038-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/263/req_038-2020.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE GINECOLOGISTA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/264/req_039-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/264/req_039-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TROCADO TODAS AS LÂMPADAS DA AVENIDA FEDERAL POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/265/req_040-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/265/req_040-2020.pdf</t>
   </si>
   <si>
     <t>FORMAR UMA EQUIPE PARA ATENDER ESPECIFICAMENTE PESSOAS COM COVID-19 E/OU SINTOMAS QUE SUSPEITA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/266/req_041-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/266/req_041-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PATROLADO AS VIAS VICINAIS E RAMAIS DA ZONA RURAL SENTIDO RENASCER, PIABA E COBERTÃO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/267/req_042-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/267/req_042-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADA ILUMINAÇÃO NO PÁTIO ATRÁS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/271/req_043-2020.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/271/req_043-2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA BOLSA UNIVERSITÁRIAS AOS ACADÊMICOS CUJA À RENDA FAMILIAR SEJA INFERIOR A 3 SALÁRIOS MÍNIMOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1230,68 +1230,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/207/ind_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/216/ind_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/225/ind_003-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/226/ind_004-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/232/ind_005-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/234/ind_006-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/235/ind_007-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/236/ind_008-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/237/ind_009-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/238/ind_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/270/ind_011-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/211/ple_232-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/218/ple_233-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/217/ple_234-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/224/ple_235-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/244/ple_237-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/245/ple_238-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/246/ple_239-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/247/ple_240-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/248/ple_241-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/249/ple_242-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/250/ple_243-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/251/ple_244-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/268/ple_245-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/269/ple_246-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/272/ple_247-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/505/pl_no_248.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/506/pl_no_249.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/508/pl_no_250.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/507/pl_no_251.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/203/req_001-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/204/req_002-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/205/req_003-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/206/req_004-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/208/req_005-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/209/req_006-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/210/req_007-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_008-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_009-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_010-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_011-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_012-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_013-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_014-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_015-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/227/req_016-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/228/req_017-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/229/req_018-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/230/req_019-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/231/req_020-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/233/req_021-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/239/req_022-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/240/req_023-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/241/req_024-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/242/req_025-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/243/req_026-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/252/req_027-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/253/req_028-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/254/req_029-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/255/req_030-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/256/req_031-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/257/req_032-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/258/req_033-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/259/req_034-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/260/req_035-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/261/req_036-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/262/req_037-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/263/req_038-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/264/req_039-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/265/req_040-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/266/req_041-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/267/req_042-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/271/req_043-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/207/ind_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/216/ind_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/225/ind_003-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/226/ind_004-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/232/ind_005-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/234/ind_006-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/235/ind_007-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/236/ind_008-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/237/ind_009-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/238/ind_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/270/ind_011-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/211/ple_232-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/218/ple_233-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/217/ple_234-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/224/ple_235-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/244/ple_237-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/245/ple_238-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/246/ple_239-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/247/ple_240-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/248/ple_241-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/249/ple_242-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/250/ple_243-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/251/ple_244-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/268/ple_245-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/269/ple_246-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/272/ple_247-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/505/pl_no_248.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/506/pl_no_249.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/508/pl_no_250.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/507/pl_no_251.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/203/req_001-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/204/req_002-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/205/req_003-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/206/req_004-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/208/req_005-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/209/req_006-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/210/req_007-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_008-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_009-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_010-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_011-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_012-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_013-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_014-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_015-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/227/req_016-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/228/req_017-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/229/req_018-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/230/req_019-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/231/req_020-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/233/req_021-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/239/req_022-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/240/req_023-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/241/req_024-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/242/req_025-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/243/req_026-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/252/req_027-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/253/req_028-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/254/req_029-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/255/req_030-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/256/req_031-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/257/req_032-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/258/req_033-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/259/req_034-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/260/req_035-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/261/req_036-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/262/req_037-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/263/req_038-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/264/req_039-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/265/req_040-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/266/req_041-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/267/req_042-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2020/271/req_043-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>