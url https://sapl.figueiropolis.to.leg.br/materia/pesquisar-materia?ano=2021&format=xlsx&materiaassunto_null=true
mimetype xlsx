--- v0 (2025-12-11)
+++ v1 (2026-04-04)
@@ -54,1905 +54,1905 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Jakeline Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/374/brn3c2af4677513_020469.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/374/brn3c2af4677513_020469.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO POR TEMPO DETERMINADO DE BRIGADISTA MUNICIPAL PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/375/brn3c2af4677513_020443.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/375/brn3c2af4677513_020443.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO (FINANCIAMENTO) COM AS INSTITUIÇÕES FINANCEIRAS DO BANCO DO BRASIL S.A. OU DA CAIXA ECONOMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/379/brn3c2af4677513_020461.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/379/brn3c2af4677513_020461.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI n 95/2009 PARA CRIAR CARGOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/377/brn3c2af4677513_020440.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/377/brn3c2af4677513_020440.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI n95/2009 PARA CRIAR CARGOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO MUNICIPAL EM ATENDIMENTO A LEI FEDERAL n LEI n 13.935, DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/432/brn3c2af4677513_023432.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/432/brn3c2af4677513_023432.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N 95/2009 PARA CRIAR CARGO DE LIVRE NOMEAÇÃO EM COMISSÃO DE DIRETOR DE RECURSOS HUMANOS NA SECRETÁRIA DE ADMINISTRAÇÃO DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/314/brn3c2af4677513_019532.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/314/brn3c2af4677513_019532.pdf</t>
   </si>
   <si>
     <t>Cria cargo e abre vagas no quadro geral da Administração Publica Municipal e altera Lei 95\2009 de 05 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/311/brn3c2af4677513_019524.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/311/brn3c2af4677513_019524.pdf</t>
   </si>
   <si>
     <t>Criação da secretaria Municipal de Juventude, e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/312/brn3c2af4677513_019527.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/312/brn3c2af4677513_019527.pdf</t>
   </si>
   <si>
     <t>Altera a lei n 047 de 15 de março de 2005, que dispõe sobre concessão de diárias, reembolso de despesas de alimentação, locomoção e da outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/313/brn3c2af4677513_019529.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/313/brn3c2af4677513_019529.pdf</t>
   </si>
   <si>
     <t>Cria uma vaga para o cargo de provimento efetivo de Assistente social e Enfermeira, inserido na Lei 95\2009 e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/315/brn3c2af4677513_019538.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/315/brn3c2af4677513_019538.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal para atender ás necessidades por tempo determinado de Execepcional interesse públicos, nos termos do artigo. 37 inciso ix da cf \88.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/318/brn3c2af4677513_019569.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/318/brn3c2af4677513_019569.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da data base professores da rede municipal de ensino do município de Figueirópolis-TO, para o dia primeiro do mês de janeiro.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/319/brn3c2af4677513_019538.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/319/brn3c2af4677513_019538.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de débitos ou obrigações do Município de Figueirópolis, nos termos dos 3 e 4 do artigo 100 da constituição federal, decorrentes de decisões judiciais considerados de pequeno valor (RPV)</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/348/brn3c2af4677513_019943.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/348/brn3c2af4677513_019943.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUNTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/372/brn3c2af4677513_020151.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/372/brn3c2af4677513_020151.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAR DE CONSÓRCIO PÚBLICO, APROVA RATIFICAÇÃO DO CONTRATO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO DOS MUNICÍPIOS DO CENTRO OESTE DO TOCANTINS - CMCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/373/brn3c2af4677513_020465.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/373/brn3c2af4677513_020465.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/378/brn3c2af4677513_020445.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/378/brn3c2af4677513_020445.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO E ESTIMULO A QUITAÇÃO DE DÉBITOS FISCAIS  -  REFIS MUNICIPAL 2021  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/376/brn3c2af4677513_020438.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/376/brn3c2af4677513_020438.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE FIGUEIRÓPOLIS - TO, O DIA MUNICIPAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/394/brn3c2af4677513_021297.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/394/brn3c2af4677513_021297.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCESSO SELETIVO PÚBLICO DE AGENTES COMUNITÁRIOS DE SAÚDE - ACS E AGENTE DE COMBATES ÁS ENDEMIAS - ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/429/brn3c2af4677513_023464.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/429/brn3c2af4677513_023464.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA DATA DOS PROFISSIONAIS DA REDE PÚBLICA DA EDUCAÇÃO BÁSICA CONFORME LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/430/brn3c2af4677513_023461.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/430/brn3c2af4677513_023461.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER SUBSÍDIOS AOS AGRICULTORES PARA TRANSPORTES DE INSUMOS, SERVIÇOS DE MÁQUINAS AGRÍCOLAS E PESADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/665/ple_277-2021_plano_plurianual_22-25.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/665/ple_277-2021_plano_plurianual_22-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/666/ple_278-2021_l.d.o_2022.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/666/ple_278-2021_l.d.o_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022 (Ano Referência de 2021), e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/667/ple_279-2021_projeto_de_lei_orcamentaria_2022.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/667/ple_279-2021_projeto_de_lei_orcamentaria_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Figueirópolis, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/435/brn3c2af4677513_023401.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/435/brn3c2af4677513_023401.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/436/brn3c2af4677513_023404.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/436/brn3c2af4677513_023404.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2022 (ANO REFERENCIA DE 2021) E DÁ OUTRAS PROVIDÊNCIAS,.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/431/brn3c2af4677513_023436.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/431/brn3c2af4677513_023436.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIMENTO DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE FIGUEIRÓPOLIS/TO, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE TRATA O ART; 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/433/brn3c2af4677513_023427.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/433/brn3c2af4677513_023427.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTROLADORIA DO MUNICÍPIO NO QUADRO GERAL DA ADMINISTRAÇÃO PUBLICA MUNICIPAL E ALTERA LEI 95/2009 DE 05 DE MARÇO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/434/brn3c2af4677513_023414.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/434/brn3c2af4677513_023414.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COMPLEMENTO CONSTITUCIONAL DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/273/r-arno.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/273/r-arno.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a Aquisição de uma máquina de perfurar poço artesiano.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/274/r-_sanderlay.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/274/r-_sanderlay.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja ampliada o atendimento de especialidades médicas em nosso município.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SILVANY</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/275/silvany_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/275/silvany_01.pdf</t>
   </si>
   <si>
     <t>Local de instalação por definitivo do parque de exposição agropecuário Edivaldo Lopes da Silva</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/276/herica_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/276/herica_01.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja colocado ou construido mata burro nas rotas dos ônibus escolares que trasportam alunos para as escolas de figueirópolis</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/277/herica_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/277/herica_02.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal que seja construída uma garagem com cobertura no pátio do posto de saúde Olavo Rodrigues De Matos para guarrdar todos os veiculos  da secretaria de saúde.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/278/herica_03.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/278/herica_03.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja feita contratação de médicos pediatra para atender no Município de Figueirópolis.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/279/sanderley_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/279/sanderley_01.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Que seja ampliada o atendimento de especialidade médicas em nosso Município.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/280/sanderley_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/280/sanderley_02.pdf</t>
   </si>
   <si>
     <t>Requer a Perfeita Municipal Construção de centro de convenções para juventude.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/281/sanderley_03.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/281/sanderley_03.pdf</t>
   </si>
   <si>
     <t>Requer a Perfeita Municipal Que seja disponibilizando van para atender os PA, S de nosso Município.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PROFESSORA SORAIMA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/282/soraima_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/282/soraima_01.pdf</t>
   </si>
   <si>
     <t>Requer a Perfeita Municipal convênio com empresa de limpa fosse negra.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/283/soraima_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/283/soraima_02.pdf</t>
   </si>
   <si>
     <t>Requer a Perfeita Municipal A inclusão no grupo de prioritários e obrigatoriedade de vacinação para os professores e demais funcionários da educação.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>MABIL MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/284/mabil_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/284/mabil_01.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita  Municipal  Uma faixa para ciclista ao longo da Avenida Bernardo Sayão, no Município de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/285/mabil_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/285/mabil_02.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Ampliação de horas de trato e implementos agrícolas grade aradora ao pequeno agricultor dos assentamentos do Município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/286/mabil_03.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/286/mabil_03.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Mamógrafo para o Hospital de pequeno porte Dr. Martins Rodrigues da Luz Rede, situado no Município de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/287/matheus_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/287/matheus_01.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Reforma do gramado,arquibancadas alambrados e Instalação da iluminação do estádio municipal Ostuil soares dos santos.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/288/matheus_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/288/matheus_02.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Solicitação de confecção de uniformes para funcionários da prefeitura.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/289/arnor_01.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/289/arnor_01.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Aquisição de uma máquina de perfurar poço artesiano.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/290/arnor_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/290/arnor_02.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Que seja Disponibilizada uma ambulância com motorista que fiquem lotados no Hospital para atender especificamente os cidadãos da zona rural do município de Figueirópolis.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/291/arnor_03.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/291/arnor_03.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Que seja Disponibilizando uma equipe Médica Multidisciplinar médico, enfermeiro e dentista uma vez por mês para atendimentos nas regiões de todos zona rural no Município de Figueirópolis.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/292/elias_1.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/292/elias_1.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal implantação de cercas nas laterais dos parquinho da Avenida Bernardo Sayão e faixa de pedestre, na mesma avenida, ao lado dos parquinhos.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/293/elias_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/293/elias_02.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal implantação de placas de identificação do município no início do perímetro urbano lados norte e sul.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/294/elias_03.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/294/elias_03.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Construção de uma capela no cemiterio jardim da saudade.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/295/maria_02.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/295/maria_02.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal patrulha mecanizada para o Município de Figueirópolis.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/296/maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/296/maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal construção de casas verde e amarela ( casas populares ) para pessoas carentes no município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/297/maria_03.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/297/maria_03.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Reforma da ponte sobre  o córrego cachoeira.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/298/brn3c2af4677513_019307.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/298/brn3c2af4677513_019307.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal que seja concedida bolsa universitária com 30 / de desconto aos acadêmicos cuja á renda familiar seja inferior a 3 salárias mínimos.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/299/brn3c2af4677513_019308.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/299/brn3c2af4677513_019308.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal o programa de estimulo á geração de renda.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/300/brn3c2af4677513_019309.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/300/brn3c2af4677513_019309.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Ajuda financeira para a construção da igreja católica de Figueirópolis-TO, igreja são Batista.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/301/brn3c2af4677513_019304.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/301/brn3c2af4677513_019304.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Adicional de insalubridade aos servidores que trabalham na coleta do lixo.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/302/brn3c2af4677513_019305.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/302/brn3c2af4677513_019305.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Aquisição de sistema de distribuição de oxigênio para os leitos HPP.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/303/brn3c2af4677513_019306.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/303/brn3c2af4677513_019306.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Ampliação da biblioteca sitio do pica-pau amarelo.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/304/brn3c2af4677513_019302.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/304/brn3c2af4677513_019302.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Construção de um quebra mola em frente ao lava jato pietra na saída para cidade de sucupira.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/305/brn3c2af4677513_019303.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/305/brn3c2af4677513_019303.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal pavimentação asfáltica e ou sistema de implantação de manilhas na saída para assentamento gameleira, ate o córrego pindaíba.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/306/brn3c2af4677513_019301.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/306/brn3c2af4677513_019301.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Doação de uniformes para o time de volêi masculino e feminino e ajuda de custo para os times quando houver campeonatos.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/307/brn3c2af4677513_019297.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/307/brn3c2af4677513_019297.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal Aquisição de capacetes de respiração assistida batizado de elmo para hospital de pequeno porte de Figueirópolis.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/308/brn3c2af4677513_019295.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/308/brn3c2af4677513_019295.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal  inclusão dos profissionais de assistencialismo a saúde que trabalham em farmácia e drogarias como grupo prioritário de vacinação contra a COVID - 19</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/309/brn3c2af4677513_019296.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/309/brn3c2af4677513_019296.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Doação de uniformes para a escolinha um pé para o futuro, time amador e master.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/310/brn3c2af4677513_019293.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/310/brn3c2af4677513_019293.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal Aquisição de guincho hospitalar.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/316/brn3c2af4677513_019563.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/316/brn3c2af4677513_019563.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal criar lei que possibilita o fumpref fazer empréstimos consignados em folha para funcionários da prefeitura de Figueirópolis -TO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/317/brn3c2af4677513_019564.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/317/brn3c2af4677513_019564.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal uma extensão da farmácia básica para o posto de saúde Olavo de matos.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/321/brn3c2af4677513_019792.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/321/brn3c2af4677513_019792.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal indicação da vacina para os trabalhadores do suas (Sistema de Unico de Assistência Social)</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/322/brn3c2af4677513_019792.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/322/brn3c2af4677513_019792.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal indicação da vacina para os trabalhadores do suas (Sistema Unico de Assistência social)</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/323/brn3c2af4677513_019800.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/323/brn3c2af4677513_019800.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal a troca do Banner Lona da fachada da Creche CMEI</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/324/brn3c2af4677513_019804.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/324/brn3c2af4677513_019804.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal INDICAÇÃO DA VACINA CONTRA A COVID-19 PARA TRABALHADORES DA COLETA DE LIXO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/325/brn3c2af4677513_019803.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/325/brn3c2af4677513_019803.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY DE GRAMA SINTÉTICA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/326/brn3c2af4677513_019798.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/326/brn3c2af4677513_019798.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal CONSTRUÇÃO DE CRUZEIRO NO CEMITÉRIO JARDIM DA SAUDADE.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/327/req._rotatoria.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/327/req._rotatoria.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL  QUE SEJA IMPLANTADA ODONTOLÓGICO NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/328/brn3c2af4677513_019823.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/328/brn3c2af4677513_019823.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal ADEQUAÇÃO DA ROTÁTORIA NA SAÍDA PARA P.A RENASCER.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/329/brn3c2af4677513_019823.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/329/brn3c2af4677513_019823.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL ADEQUAÇÃO DA ROTÁTORIA NA SAÍDA PARA P.A.RENASCER.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/330/brn3c2af4677513_019823.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/330/brn3c2af4677513_019823.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL ADEQUAÇÃO DA ROTÁTORIA NA SAÍDA PARA P.A RENASCER.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/331/brn3c2af4677513_019823.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/331/brn3c2af4677513_019823.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/332/brn3c2af4677513_019823.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/332/brn3c2af4677513_019823.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/333/brn3c2af4677513_019802.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/333/brn3c2af4677513_019802.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DOS RAMAIS (ALÉM DAS ESTRADAS PRINCIPAIS) DOS ASSENTAMENTOS P.A COBERTÃO, RENASCER, PIRARUCA, NOSSA SENHORA DA CONCEIÇÃO GAMELEIRA, REGIÃO MORRO DO AMARAL, REGIÃO TRANQUEIRA 1 E 2 .</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/334/brn3c2af4677513_019802.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/334/brn3c2af4677513_019802.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/336/brn3c2af4677513_019805.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/336/brn3c2af4677513_019805.pdf</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/337/brn3c2af4677513_019818.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/337/brn3c2af4677513_019818.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL QUE SEJA CONCEDIDO O ÓLEO DIESEL PARA OS TRATORES QUANDO FOREM SOLICITADOS PARA PRESTAREM SERVIÇOS AOS PEQUENOS PRODUTORES.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/338/brn3c2af4677513_019818.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/338/brn3c2af4677513_019818.pdf</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/339/brn3c2af4677513_019818.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/339/brn3c2af4677513_019818.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/340/brn3c2af4677513_019817.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/340/brn3c2af4677513_019817.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL PLACA DE INDICAÇÃO IDENTIFICANDO A SAÍDA PARA TRANQUEIRA, SAÍDA PARA GAMELEIRA E SAÍDA PARA MORRO DO AMARAL.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/341/brn3c2af4677513_019817.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/341/brn3c2af4677513_019817.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/342/brn3c2af4677513_019817.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/342/brn3c2af4677513_019817.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/343/brn3c2af4677513_019793.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/343/brn3c2af4677513_019793.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL INDICAÇÃO DA VACINA PARA TRABALHADORES DA COLETA DE LIXO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/344/brn3c2af4677513_019794.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/344/brn3c2af4677513_019794.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL QUE SEJA CONSTRUIDO DOIS QUEBRA MOLAS, UM ANTES DA ENTRADA DO CEMITÉRIO E UM DEPOIS DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/345/brn3c2af4677513_019794.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/345/brn3c2af4677513_019794.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/346/brn3c2af4677513_019794.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/346/brn3c2af4677513_019794.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/347/brn3c2af4677513_019796.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/347/brn3c2af4677513_019796.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL PAVIMENTAÇÃO ASFALTICA NA AVENIDA PIAUÍ.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/349/brn3c2af4677513_020128.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/349/brn3c2af4677513_020128.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL QUE COLOQUEM PLACAS COM NOME DAS RUAS NA AVENIDA BERNARDO SAYÃO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/350/brn3c2af4677513_020127.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/350/brn3c2af4677513_020127.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL INCLUSÃO DA VACINA CONTRA COVID-19 PARA OS FRENTISTAS E FUNCIONÁRIOS DOS POSTOS DE COMBUSTÍVEIS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/351/brn3c2af4677513_020127.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/351/brn3c2af4677513_020127.pdf</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/352/brn3c2af4677513_020126.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/352/brn3c2af4677513_020126.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL INCLUSÃO DA VACINA CONTRA COVID-19 PARA OS FUNCIONÁRIOS DE SERVIÇOS ESSENCIAIS, EXEMPLO: SUPERMERCADOS, BANCOS, CORREIOS, LOTÉRICA, OFICINAS, PANIFICADORAS, BORRACHARIAS, HOTÉIS E TODOS OS COMÉRCIOS CONSIDERADOS SERVIÇOS ESSENCIAIS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/353/brn3c2af4677513_020126.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/353/brn3c2af4677513_020126.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/354/brn3c2af4677513_020126.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/354/brn3c2af4677513_020126.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/355/brn3c2af4677513_020123.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/355/brn3c2af4677513_020123.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL MAPEAMENTO DAS RUAS E AVENIDAS E NÚMERO DAS CASAS DA CIDADE E DO LOTEAMENTO PIETRA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/356/brn3c2af4677513_020123.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/356/brn3c2af4677513_020123.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/357/brn3c2af4677513_020122.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/357/brn3c2af4677513_020122.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL COLOCAR PLACAS COM O NOME DAS RUAS NA AVENIDA BOAVENTURA JOSÉ MARINHO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/358/brn3c2af4677513_020122.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/358/brn3c2af4677513_020122.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/359/brn3c2af4677513_020120.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/359/brn3c2af4677513_020120.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL AQUISIÇÃO DE UM CAMINHÃO LIMPA FOSSA PARA ATENDIMENTO DA DEMANDA DO MUNICÍPIO DE FIGUEIRÓPOLIS-TO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/360/brn3c2af4677513_020120.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/360/brn3c2af4677513_020120.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/361/brn3c2af4677513_020120.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/361/brn3c2af4677513_020120.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL QUE SEJAM CONTRUÍDAS, DUAS CASAS POPULARES POR MÊS COM RECURSO PRÓPRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/363/brn3c2af4677513_020119.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/363/brn3c2af4677513_020119.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/364/brn3c2af4677513_020118.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/364/brn3c2af4677513_020118.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL UM TREINADOR PROFISSIONAL DE FUTEBOL.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/365/brn3c2af4677513_020118.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/365/brn3c2af4677513_020118.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/366/brn3c2af4677513_020117.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/366/brn3c2af4677513_020117.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL INCLUSÃO DA VACINA CONTRA-19 PARA GESTANTES, PUÉRPERAS E LACTANTES.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/367/brn3c2af4677513_020117.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/367/brn3c2af4677513_020117.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/368/brn3c2af4677513_020117.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/368/brn3c2af4677513_020117.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/369/brn3c2af4677513_020121.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/369/brn3c2af4677513_020121.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL REDUTOR DE VELOCIDADE ( QUEBRA MOLA ) E SINALIZAÇÃO EM FRENTE Á ESCOLA MUNICIPAL PROF EDILEUZA BARBOSA DA SILVA SANTOS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/370/brn3c2af4677513_020124.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/370/brn3c2af4677513_020124.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL SOLICITAÇÃO DA PATRULHA MECANIZADA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/371/brn3c2af4677513_020150.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/371/brn3c2af4677513_020150.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL FAZER UM BUEIRO NO FINAL DA RUA 17 ESQUINA COM AVENIDA 05, SAÍDA PARA A CHÁCARA DO DIDI.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/380/brn3c2af4677513_020430.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/380/brn3c2af4677513_020430.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL QUE SEJA REALIZADO PARCERIA COM GOVERNO DO ESTADO, PARA REALIZAÇÃO DE CIRURGIAS ELETIVAS NO HOSPITAL DE PEQUENO PORTE DE FIGUEIRÓPOLIS -TO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/381/brn3c2af4677513_020430.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/381/brn3c2af4677513_020430.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/382/brn3c2af4677513_020430.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/382/brn3c2af4677513_020430.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/383/brn3c2af4677513_020429.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/383/brn3c2af4677513_020429.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL CRIAR UMA LEI QUE TORNE BUROCRÁTICO PEDIDOS DE AJUDA, VIA CARRO DE SOM, POR PESSOAS DE OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/384/brn3c2af4677513_021309.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/384/brn3c2af4677513_021309.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL SOLICITAÇÃO DE KIT PARA O CONSELHO TUTELAR, CARRO, AR CONDICIONADO E COMPUTADORES.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/385/brn3c2af4677513_021309.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/385/brn3c2af4677513_021309.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/386/brn3c2af4677513_021303.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/386/brn3c2af4677513_021303.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL A REFORMA DO COLÉGIO ESTADUAL CÂNDIDO FIGUEIRA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/387/brn3c2af4677513_021303.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/387/brn3c2af4677513_021303.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/388/brn3c2af4677513_021302.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/388/brn3c2af4677513_021302.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL O PEDIDO DA CONSTRUÇÃO DE CALÇADAS EM VOLTA DAS ESCOLAS CMEI E ESCOLAS MUNICIPAL E PINTURA DE MURO COM DESENHOS EDUCATIVOS</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/389/brn3c2af4677513_021304.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/389/brn3c2af4677513_021304.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE FIGUEIRÓPOLIS, PRINCIPALMENTE NO QUE TANGE OS ANIMAIS ABANDONADOS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/390/brn3c2af4677513_021305.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/390/brn3c2af4677513_021305.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL COBRAR QUE A BRK FAÇA A IMPLANTAÇÃO DE REDE DE ÁGUA EM TODAS AS RUAS E AVENIDAS, QUE AINDA NÃO DISPÕE DESTE BENEFÍCIO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/391/brn3c2af4677513_021308.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/391/brn3c2af4677513_021308.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO PIRARUCA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/392/brn3c2af4677513_021307.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/392/brn3c2af4677513_021307.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL A INTRODUÇÃO DAS AULAS DE BALÉ NO MUNICÍPIO DE FIGUEIRÓPOLIS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/393/brn3c2af4677513_021306.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/393/brn3c2af4677513_021306.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL REFORMA E AMPLIAÇÃO DAS DUAS LAVANDERIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/395/brn3c2af4677513_022948.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/395/brn3c2af4677513_022948.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL ACESSIBILIDADE INTERNA ( BANHEIROS E ENTRADAS DE ÓRGÃOS PÚBLICOS).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/396/brn3c2af4677513_022949.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/396/brn3c2af4677513_022949.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL CARTEIRINHAS PARA AUTISTA.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/397/brn3c2af4677513_022950.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/397/brn3c2af4677513_022950.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL REAJUSTE SALARIAL PARA OS PROFISSIONAIS DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/398/brn3c2af4677513_022951.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/398/brn3c2af4677513_022951.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL RAMPAS DE ACESSIBILIDADE E ESTACIONAMENTOS NAS PRAÇAS, PREFEITURA E COMÉRCIOS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/399/brn3c2af4677513_022946.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/399/brn3c2af4677513_022946.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL A AMPLIAÇÃO E PINTURA NO HOSPITAL DR. MARTIN RODRIGUES DA LUZ DE FIGUEIRÓPOLIS .</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/400/brn3c2af4677513_022943.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/400/brn3c2af4677513_022943.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL PROGRAMA DE CRIAÇÃO E PROMOÇÃO DE SAÚDE MENSTRUAL.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/401/brn3c2af4677513_022944.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/401/brn3c2af4677513_022944.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL AUXÍLIO ALIMENTAÇÃO PARA FUNCIONÁRIOS PÚBLICOS (CONTRATOS E EFETIVOS ) QUE GANHAM ATÉ UM SALÁRIO MÍNIMO E MEIO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/402/brn3c2af4677513_022945.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/402/brn3c2af4677513_022945.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL AQUISIÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL (EPIS).</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/403/brn3c2af4677513_022947.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/403/brn3c2af4677513_022947.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL AQUISIÇÃO DE EPIS PARA OS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/404/brn3c2af4677513_022942.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/404/brn3c2af4677513_022942.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL DISTRIBUIÇÃO DE GRÃOS( SEMENTES ) E INSUMOS PARA OS PEQUENOS PRODUTORES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/405/brn3c2af4677513_022942.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/405/brn3c2af4677513_022942.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/406/brn3c2af4677513_022941.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/406/brn3c2af4677513_022941.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL TROCA DAS LÂMPADAS DO GINÁSIO SINHOZINHO POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/407/brn3c2af4677513_022941.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/407/brn3c2af4677513_022941.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/408/brn3c2af4677513_023343.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/408/brn3c2af4677513_023343.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL RECAPEAMENTO COM A LAMA ASFÁLTICA EM TODAS AS RUAS E AVENIDAS QUE PRECISAREM .</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/409/brn3c2af4677513_023349.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/409/brn3c2af4677513_023349.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL SOLICITA PATRULHA MECANIZADA NA ESTRADA TRANQUEIRA 2 QUE LIGA FIGUEIRÓPOLIS Á RESIDÊNCIA ( FAZENDA ) DO SENHOR LÁZARO BRANCO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/410/brn3c2af4677513_023353.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/410/brn3c2af4677513_023353.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL INSTALAÇÃO DE FONTE LUMINOSA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/412/brn3c2af4677513_023355.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/412/brn3c2af4677513_023355.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL CUMPRIMENTO DO ADICIONAL DE INSALUBRIDADE DE ACORDO COM LAUDA DOS 20, DO ENGENHEIRO DO TRABALHO PARA OS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E OS AGENTES COMUNITÁRIOS DE ENDEMIAS (ACS)</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/413/brn3c2af4677513_023346.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/413/brn3c2af4677513_023346.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL REFORMA DO CMEI, E CONSTRUÇÃO DE PARQUINHO INFANTIL.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/414/brn3c2af4677513_023346.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/414/brn3c2af4677513_023346.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/415/brn3c2af4677513_023347.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/415/brn3c2af4677513_023347.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL REFORMA DO PRÉDIO DA ESCOLA MUNICIPAL E CONSTRUÇÃO DE SALA DE REFORÇO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/416/brn3c2af4677513_023347.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/416/brn3c2af4677513_023347.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/417/brn3c2af4677513_023354.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/417/brn3c2af4677513_023354.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/418/brn3c2af4677513_023354.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/418/brn3c2af4677513_023354.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/419/brn3c2af4677513_023345.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/419/brn3c2af4677513_023345.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL QUE SEJA IMPLANTADO O PROJETO SONHO DE MENINA BAILE DE DEBUTANTE PARA MENINAS DE 15 ANOS DO MUNICIPIO DE FIGUEIRÓPOLIS QUE SEJAM USUARIAS DO SUAS ( SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL)</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/421/brn3c2af4677513_023348.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/421/brn3c2af4677513_023348.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL AQUISIÇÃO DE UMA MÁQUINA BENEFICIADORA DE ARROZ MÓVEL PARA ATENDER AS NECESSIDADES DOS PEQUENOS PRODUTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/422/brn3c2af4677513_023348.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/422/brn3c2af4677513_023348.pdf</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/423/brn3c2af4677513_023348.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/423/brn3c2af4677513_023348.pdf</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/424/brn3c2af4677513_023359.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/424/brn3c2af4677513_023359.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL CRIAR OU ADERIR A PROGRAMAS DO GOVERNO ESTADUAL OU FEDERAL QUE POSSIBILITE, AOS ADOLESCENTES E JOVENS, FORMAÇÃO PROFISSIONAL E ACESSO AO PRIMEIRO EMPREGO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/425/brn3c2af4677513_023359.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/425/brn3c2af4677513_023359.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/426/brn3c2af4677513_023351.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/426/brn3c2af4677513_023351.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL AUMENTO DO SALÁRIO DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/427/brn3c2af4677513_023352.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/427/brn3c2af4677513_023352.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA MUNICIPAL REFORMA DE CAPELA SÃO SEBASTIÃO NO P.A COBERTÃO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/428/brn3c2af4677513_023352.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/428/brn3c2af4677513_023352.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2256,68 +2256,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/374/brn3c2af4677513_020469.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/375/brn3c2af4677513_020443.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/379/brn3c2af4677513_020461.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/377/brn3c2af4677513_020440.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/432/brn3c2af4677513_023432.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/314/brn3c2af4677513_019532.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/311/brn3c2af4677513_019524.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/312/brn3c2af4677513_019527.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/313/brn3c2af4677513_019529.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/315/brn3c2af4677513_019538.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/318/brn3c2af4677513_019569.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/319/brn3c2af4677513_019538.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/348/brn3c2af4677513_019943.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/372/brn3c2af4677513_020151.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/373/brn3c2af4677513_020465.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/378/brn3c2af4677513_020445.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/376/brn3c2af4677513_020438.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/394/brn3c2af4677513_021297.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/429/brn3c2af4677513_023464.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/430/brn3c2af4677513_023461.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/665/ple_277-2021_plano_plurianual_22-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/666/ple_278-2021_l.d.o_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/667/ple_279-2021_projeto_de_lei_orcamentaria_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/435/brn3c2af4677513_023401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/436/brn3c2af4677513_023404.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/431/brn3c2af4677513_023436.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/433/brn3c2af4677513_023427.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/434/brn3c2af4677513_023414.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/273/r-arno.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/274/r-_sanderlay.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/275/silvany_01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/276/herica_01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/277/herica_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/278/herica_03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/279/sanderley_01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/280/sanderley_02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/281/sanderley_03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/282/soraima_01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/283/soraima_02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/284/mabil_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/285/mabil_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/286/mabil_03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/287/matheus_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/288/matheus_02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/289/arnor_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/290/arnor_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/291/arnor_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/292/elias_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/293/elias_02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/294/elias_03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/295/maria_02.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/296/maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/297/maria_03.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/298/brn3c2af4677513_019307.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/299/brn3c2af4677513_019308.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/300/brn3c2af4677513_019309.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/301/brn3c2af4677513_019304.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/302/brn3c2af4677513_019305.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/303/brn3c2af4677513_019306.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/304/brn3c2af4677513_019302.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/305/brn3c2af4677513_019303.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/306/brn3c2af4677513_019301.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/307/brn3c2af4677513_019297.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/308/brn3c2af4677513_019295.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/309/brn3c2af4677513_019296.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/310/brn3c2af4677513_019293.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/316/brn3c2af4677513_019563.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/317/brn3c2af4677513_019564.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/321/brn3c2af4677513_019792.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/322/brn3c2af4677513_019792.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/323/brn3c2af4677513_019800.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/324/brn3c2af4677513_019804.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/325/brn3c2af4677513_019803.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/326/brn3c2af4677513_019798.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/327/req._rotatoria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/328/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/329/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/330/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/331/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/332/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/333/brn3c2af4677513_019802.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/334/brn3c2af4677513_019802.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/336/brn3c2af4677513_019805.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/337/brn3c2af4677513_019818.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/338/brn3c2af4677513_019818.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/339/brn3c2af4677513_019818.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/340/brn3c2af4677513_019817.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/341/brn3c2af4677513_019817.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/342/brn3c2af4677513_019817.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/343/brn3c2af4677513_019793.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/344/brn3c2af4677513_019794.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/345/brn3c2af4677513_019794.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/346/brn3c2af4677513_019794.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/347/brn3c2af4677513_019796.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/349/brn3c2af4677513_020128.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/350/brn3c2af4677513_020127.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/351/brn3c2af4677513_020127.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/352/brn3c2af4677513_020126.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/353/brn3c2af4677513_020126.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/354/brn3c2af4677513_020126.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/355/brn3c2af4677513_020123.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/356/brn3c2af4677513_020123.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/357/brn3c2af4677513_020122.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/358/brn3c2af4677513_020122.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/359/brn3c2af4677513_020120.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/360/brn3c2af4677513_020120.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/361/brn3c2af4677513_020120.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/363/brn3c2af4677513_020119.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/364/brn3c2af4677513_020118.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/365/brn3c2af4677513_020118.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/366/brn3c2af4677513_020117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/367/brn3c2af4677513_020117.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/368/brn3c2af4677513_020117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/369/brn3c2af4677513_020121.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/370/brn3c2af4677513_020124.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/371/brn3c2af4677513_020150.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/380/brn3c2af4677513_020430.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/381/brn3c2af4677513_020430.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/382/brn3c2af4677513_020430.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/383/brn3c2af4677513_020429.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/384/brn3c2af4677513_021309.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/385/brn3c2af4677513_021309.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/386/brn3c2af4677513_021303.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/387/brn3c2af4677513_021303.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/388/brn3c2af4677513_021302.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/389/brn3c2af4677513_021304.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/390/brn3c2af4677513_021305.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/391/brn3c2af4677513_021308.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/392/brn3c2af4677513_021307.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/393/brn3c2af4677513_021306.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/395/brn3c2af4677513_022948.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/396/brn3c2af4677513_022949.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/397/brn3c2af4677513_022950.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/398/brn3c2af4677513_022951.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/399/brn3c2af4677513_022946.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/400/brn3c2af4677513_022943.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/401/brn3c2af4677513_022944.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/402/brn3c2af4677513_022945.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/403/brn3c2af4677513_022947.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/404/brn3c2af4677513_022942.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/405/brn3c2af4677513_022942.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/406/brn3c2af4677513_022941.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/407/brn3c2af4677513_022941.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/408/brn3c2af4677513_023343.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/409/brn3c2af4677513_023349.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/410/brn3c2af4677513_023353.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/412/brn3c2af4677513_023355.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/413/brn3c2af4677513_023346.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/414/brn3c2af4677513_023346.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/415/brn3c2af4677513_023347.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/416/brn3c2af4677513_023347.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/417/brn3c2af4677513_023354.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/418/brn3c2af4677513_023354.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/419/brn3c2af4677513_023345.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/421/brn3c2af4677513_023348.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/422/brn3c2af4677513_023348.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/423/brn3c2af4677513_023348.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/424/brn3c2af4677513_023359.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/425/brn3c2af4677513_023359.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/426/brn3c2af4677513_023351.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/427/brn3c2af4677513_023352.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/428/brn3c2af4677513_023352.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/374/brn3c2af4677513_020469.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/375/brn3c2af4677513_020443.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/379/brn3c2af4677513_020461.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/377/brn3c2af4677513_020440.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/432/brn3c2af4677513_023432.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/314/brn3c2af4677513_019532.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/311/brn3c2af4677513_019524.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/312/brn3c2af4677513_019527.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/313/brn3c2af4677513_019529.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/315/brn3c2af4677513_019538.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/318/brn3c2af4677513_019569.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/319/brn3c2af4677513_019538.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/348/brn3c2af4677513_019943.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/372/brn3c2af4677513_020151.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/373/brn3c2af4677513_020465.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/378/brn3c2af4677513_020445.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/376/brn3c2af4677513_020438.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/394/brn3c2af4677513_021297.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/429/brn3c2af4677513_023464.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/430/brn3c2af4677513_023461.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/665/ple_277-2021_plano_plurianual_22-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/666/ple_278-2021_l.d.o_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/667/ple_279-2021_projeto_de_lei_orcamentaria_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/435/brn3c2af4677513_023401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/436/brn3c2af4677513_023404.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/431/brn3c2af4677513_023436.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/433/brn3c2af4677513_023427.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/434/brn3c2af4677513_023414.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/273/r-arno.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/274/r-_sanderlay.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/275/silvany_01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/276/herica_01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/277/herica_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/278/herica_03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/279/sanderley_01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/280/sanderley_02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/281/sanderley_03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/282/soraima_01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/283/soraima_02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/284/mabil_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/285/mabil_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/286/mabil_03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/287/matheus_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/288/matheus_02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/289/arnor_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/290/arnor_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/291/arnor_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/292/elias_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/293/elias_02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/294/elias_03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/295/maria_02.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/296/maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/297/maria_03.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/298/brn3c2af4677513_019307.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/299/brn3c2af4677513_019308.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/300/brn3c2af4677513_019309.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/301/brn3c2af4677513_019304.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/302/brn3c2af4677513_019305.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/303/brn3c2af4677513_019306.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/304/brn3c2af4677513_019302.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/305/brn3c2af4677513_019303.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/306/brn3c2af4677513_019301.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/307/brn3c2af4677513_019297.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/308/brn3c2af4677513_019295.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/309/brn3c2af4677513_019296.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/310/brn3c2af4677513_019293.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/316/brn3c2af4677513_019563.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/317/brn3c2af4677513_019564.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/321/brn3c2af4677513_019792.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/322/brn3c2af4677513_019792.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/323/brn3c2af4677513_019800.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/324/brn3c2af4677513_019804.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/325/brn3c2af4677513_019803.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/326/brn3c2af4677513_019798.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/327/req._rotatoria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/328/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/329/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/330/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/331/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/332/brn3c2af4677513_019823.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/333/brn3c2af4677513_019802.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/334/brn3c2af4677513_019802.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/336/brn3c2af4677513_019805.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/337/brn3c2af4677513_019818.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/338/brn3c2af4677513_019818.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/339/brn3c2af4677513_019818.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/340/brn3c2af4677513_019817.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/341/brn3c2af4677513_019817.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/342/brn3c2af4677513_019817.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/343/brn3c2af4677513_019793.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/344/brn3c2af4677513_019794.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/345/brn3c2af4677513_019794.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/346/brn3c2af4677513_019794.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/347/brn3c2af4677513_019796.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/349/brn3c2af4677513_020128.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/350/brn3c2af4677513_020127.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/351/brn3c2af4677513_020127.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/352/brn3c2af4677513_020126.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/353/brn3c2af4677513_020126.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/354/brn3c2af4677513_020126.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/355/brn3c2af4677513_020123.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/356/brn3c2af4677513_020123.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/357/brn3c2af4677513_020122.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/358/brn3c2af4677513_020122.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/359/brn3c2af4677513_020120.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/360/brn3c2af4677513_020120.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/361/brn3c2af4677513_020120.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/363/brn3c2af4677513_020119.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/364/brn3c2af4677513_020118.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/365/brn3c2af4677513_020118.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/366/brn3c2af4677513_020117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/367/brn3c2af4677513_020117.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/368/brn3c2af4677513_020117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/369/brn3c2af4677513_020121.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/370/brn3c2af4677513_020124.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/371/brn3c2af4677513_020150.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/380/brn3c2af4677513_020430.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/381/brn3c2af4677513_020430.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/382/brn3c2af4677513_020430.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/383/brn3c2af4677513_020429.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/384/brn3c2af4677513_021309.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/385/brn3c2af4677513_021309.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/386/brn3c2af4677513_021303.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/387/brn3c2af4677513_021303.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/388/brn3c2af4677513_021302.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/389/brn3c2af4677513_021304.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/390/brn3c2af4677513_021305.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/391/brn3c2af4677513_021308.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/392/brn3c2af4677513_021307.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/393/brn3c2af4677513_021306.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/395/brn3c2af4677513_022948.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/396/brn3c2af4677513_022949.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/397/brn3c2af4677513_022950.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/398/brn3c2af4677513_022951.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/399/brn3c2af4677513_022946.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/400/brn3c2af4677513_022943.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/401/brn3c2af4677513_022944.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/402/brn3c2af4677513_022945.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/403/brn3c2af4677513_022947.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/404/brn3c2af4677513_022942.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/405/brn3c2af4677513_022942.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/406/brn3c2af4677513_022941.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/407/brn3c2af4677513_022941.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/408/brn3c2af4677513_023343.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/409/brn3c2af4677513_023349.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/410/brn3c2af4677513_023353.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/412/brn3c2af4677513_023355.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/413/brn3c2af4677513_023346.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/414/brn3c2af4677513_023346.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/415/brn3c2af4677513_023347.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/416/brn3c2af4677513_023347.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/417/brn3c2af4677513_023354.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/418/brn3c2af4677513_023354.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/419/brn3c2af4677513_023345.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/421/brn3c2af4677513_023348.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/422/brn3c2af4677513_023348.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/423/brn3c2af4677513_023348.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/424/brn3c2af4677513_023359.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/425/brn3c2af4677513_023359.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/426/brn3c2af4677513_023351.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/427/brn3c2af4677513_023352.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2021/428/brn3c2af4677513_023352.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>