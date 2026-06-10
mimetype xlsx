--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -54,1926 +54,1926 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>VER. HÉRICA, MABIL MOREIRA, PROFESSORA SORAIMA, SANDERLEY RAMOS, SILVANY, VER. ARNOR PARRIÃO, VER. MARIA ROSA, VER. MATEUS PELIZARI, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/691/mocao_de_aplauso-_10-08.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/691/mocao_de_aplauso-_10-08.pdf</t>
   </si>
   <si>
     <t>REQUER  À PREFEITA MUNICIPAL, MOÇÃO DE APLAUSO À IGREJA BATISTA DO CENTENÁRIO PELA COMEMORAÇÃO DE SEUS 40 ANOS NA CIDADE DE FIGUEIRÓPOLIS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, PROFESSORA SORAIMA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/743/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/743/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, moção de aplausos para o reverendíssimo Padre Kelton Sharly Menezes Castelo pelos seus 10 anos de ordenação sacerdotal</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Jakeline Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_coplementar_no292-2022_da_lei_no95-2009.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_coplementar_no292-2022_da_lei_no95-2009.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N °95/2009 PARA CRIAR CARGOS DE PROVIMENTOS EFETIVO DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/449/pl_n_293.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/449/pl_n_293.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DE INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATES AS ENDEMIAS DO MUNICÍPIO DE FIGUEIRÓPOLIS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/440/pl_n_287.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/440/pl_n_287.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR DO QUADRO E PESSOAL DOS CARGOS DE PROVIMENTOS EFETIVOS DA PREFEITURA MUNICIPAL DE FIGUEIROPOLIS - TO E ALTERA A LEI N 187/2017, DE 07 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/485/pl_n_293.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/485/pl_n_293.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DE INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS DO MUNICÍPIO DE FIGUEIRÓPOLIS."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/658/pl_no_295.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/658/pl_no_295.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPAL DE FIGUEIRÓPOLIS, ESTADO TOCANTINS, A TRADICIONAL PRÁTICA ESPORTIVA DENOMINADA CORRIDA DE ARGOLAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE USO DE QUAISQUER TIPOS DE SONS NA PRAÇA MATRIZ, NOS PERÍODOS ESPECÍFICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PROFESSORA SORAIMA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/438/r_01-22_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/438/r_01-22_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a ampliação da rede de internet, passando a ser por setores (professores, secretaria, administrativo) da Escola Municipal Professora Edileuza Barbosa da Silva e CMEI Maria da Gloria Cabral Moreno.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>VER. HÉRICA, SANDERLEY RAMOS, SILVANY</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/439/r_02-22_herica_sanderley_e_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/439/r_02-22_herica_sanderley_e_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a solicitação de cessão de caminhão.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/441/r_03-22_herica_sanderley_e_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/441/r_03-22_herica_sanderley_e_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita municipal, a solicitação de doação de área rural.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/442/r_04-22_herica_sanderley_e_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/442/r_04-22_herica_sanderley_e_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a solicitação de cessão de ônibus.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/444/r_05-22_arnor_e_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/444/r_05-22_arnor_e_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita Municipal, redutores de velocidades (quebra mola) e sinalização em frente à escola Municipal Prof.ª Edileuza Barbosa da Silva Santos.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/445/r_06-22_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/445/r_06-22_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de um centro de convenções para juventude.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/446/r_07-22_sanderley_e_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/446/r_07-22_sanderley_e_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja concedido auxílio financeiro aos desportistas e equipes amadoras do município de Figueirópolis, através da Secretaria Municipal de Esportes, afim de participar de tais campeonatos e competições oficiais.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, SANDERLEY RAMOS, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/447/r_08-22_sanderley_arnor_e_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/447/r_08-22_sanderley_arnor_e_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, redutores de velocidades (QUEBRA MOLA) e sinalização na avenida Bernardo Sayão nas proximidades do CMEI- Maria da Gloria Cabral Moreno.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/448/r_09-22_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/448/r_09-22_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, o pedido do evento de moto show no feriado de carnaval, com manobras radicais, posteriormente evento com som automotivo.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/450/r_10-22_professor_elias..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/450/r_10-22_professor_elias..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de cadeirinhas de elevação para o transporte escolar.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/451/r_11-22_elias_teixeira..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/451/r_11-22_elias_teixeira..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de um portão no muro lateral do CMEI- Maria da Gloria Cabral Moreno.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/452/r_12-22_herica_menezes..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/452/r_12-22_herica_menezes..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a pavimentação asfáltica nas ruas 15 á 21, entre as Avenidas Ceará e Maranhão.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/453/r_13-22_herica_menezes.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/453/r_13-22_herica_menezes.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a pavimentação asfáltica nas ruas 19 á 21, entre as Avenidas Boaventura José Marinho e Ceará.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/454/r_14-22_professora_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/454/r_14-22_professora_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, um projeto de lei que dispõe sobre a vedação de homenagens a pessoas que tenham sido condenadas por atos de improbidade, corrupção, crimes contra a pessoa, e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/455/r_15-22_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/455/r_15-22_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a criação de uma casa acolhedora para pacientes com câncer em Barretos-SP.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/456/r_16-22_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/456/r_16-22_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, um projeto de lei autorizando revisão e reposição salarial aos valores de vencimento dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/457/r_17-22_sanderley_e_eleias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/457/r_17-22_sanderley_e_eleias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma da capela São Sebastião no P.A Cobertão.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, MABIL MOREIRA, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/458/r_18-22_sanderley_arnor_e_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/458/r_18-22_sanderley_arnor_e_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja realizado parceria com o governo do estado, para realização de cirurgias eletivas no hospital de pequeno porte de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/459/r_19-22_herica..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/459/r_19-22_herica..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja arquitetado dois redutores de velocidade na Avenida Boaventura, entre as ruas 9 e 10 é outro entre as ruas 13 e 14.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/460/r_20-22_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/460/r_20-22_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a pavimentação asfáltica na Avenida Piauí.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/461/r_21-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/461/r_21-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja concedido um vale almoço aos universitários de Figueirópolis que fazem estágios em Gurupi.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/462/r_22-22_elias_teixeira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/462/r_22-22_elias_teixeira.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria Estadual de Educação, a aquisição de teste rápidos para Covid-19, para as instituições escolares (Alair Sena Conceição e Cândido Figueira).</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/463/r_23-22_professor_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/463/r_23-22_professor_elias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de teste rápido para Covid-19, para as instituições escolares da Rede Municipal de Figueirópolis.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MABIL MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/464/r_24-22_mabil_soares.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/464/r_24-22_mabil_soares.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, o pagamento do piso salarial dos professores.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VER. MARIA ROSA, SANDERLEY RAMOS, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/465/r_25-22_maria_rosa_sanderley_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/465/r_25-22_maria_rosa_sanderley_e_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, o complemento da pavimentação asfáltica da Avenida Bernardo Sayão até a empresa Granol, com colocação de bancos e arborização urbana.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/466/r_26-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/466/r_26-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a presença de monitor nos veículos de transporte escolar.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/467/r_27-22_todos_os_vereadores..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/467/r_27-22_todos_os_vereadores..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de consultório odontológico móvel.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/468/r_28-22_todos_os_vereadores.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/468/r_28-22_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de aparelhos para exames de eletrocardiograma com laudo.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>VER. MARIA ROSA, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/469/r_29-22_maria_rosa_e_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/469/r_29-22_maria_rosa_e_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, um curso de informatica gratuito para jovens e adolescentes.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/470/r_30-22_mabil..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/470/r_30-22_mabil..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a ampliação da Biblioteca Sítio do Pica-pau Amarelo.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/471/r_31-22_mabil_soares..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/471/r_31-22_mabil_soares..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de sistema de distribuição de oxigênio para os leitos do HPP.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/472/r_32-22_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/472/r_32-22_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, o adicional de insalubridade aos servidores que trabalham na coleta do lixo</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/473/r_33-22_arnor_sanderley_e_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/473/r_33-22_arnor_sanderley_e_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja disponibilizada uma ambulância com motorista que fiquem lotados no hospital para atender especificamente os cidadãos da zona rural do Município de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/474/r_34-22_herica_sanderley_e_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/474/r_34-22_herica_sanderley_e_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma das sedes dos P.A Renascer, P.A Cobertão, P.A Nossa Senhora Conceição e P.A Piaba.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/475/r_35-22_maria_rosa..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/475/r_35-22_maria_rosa..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma HPP Dr. Martins Rodrigues da Luz de Figueirópolis.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/476/r_36-22_sanderly_arnor_e_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/476/r_36-22_sanderly_arnor_e_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja disponibilizado uma equipe médica multidisciplinar (médico, enfermeiros e dentistas) uma vez por mês para atendimentos nas regiões de toda a zona rural do Município de Figueirópolis-TO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/477/r_37-22_sanderley_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/477/r_37-22_sanderley_e_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de fonte luminosa na praça da Matriz.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, SANDERLEY RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/478/r_38-22_sanderley_e_arnor..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/478/r_38-22_sanderley_e_arnor..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a doação de uniformes para a escolinha Um Pé Para o Futuro, Time Amador e Master.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/479/r_39-22_arnor_e_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/479/r_39-22_arnor_e_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja feita a doação de máscaras para os alunos de rede Municipal e Estadual de Ensino.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/480/r_40-22_arnor_e_sanderley..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/480/r_40-22_arnor_e_sanderley..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, redutores de velocidades e sinalização na Avenida Bernardo Sayão nas proximidades do parquinho e das academias ao ar livre.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/481/r_41-22_vereadora_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/481/r_41-22_vereadora_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma do centro integrado de saúde (Olavo Rodrigues de Matos).</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS, MABIL MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/482/r_42-22_elias_e_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/482/r_42-22_elias_e_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a doações de chuteiras para as crianças do projeto Um Pé Para o Futuro.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/483/r_43-22_elias..pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/483/r_43-22_elias..pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de uma capela no cemitério Jardim da Saudade.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/484/r_44-22_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/484/r_44-22_elias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a realização de concursos de redação nas escolas do nosso município como parte das festividades de aniversário da nossa Figueirópolis.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/576/r-_45-22_mabio.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/576/r-_45-22_mabio.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a pavimentação asfáltica da rua 17 e av.05 saída para chácara do proprietário Didi.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/578/r-46-22_mabio.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/578/r-46-22_mabio.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma da Praça da Matriz.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>VER. HÉRICA, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/580/r-47-22_herica_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/580/r-47-22_herica_e_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, aquisição de 2 redutores de velocidade (Quebra- Mola) na avenida federal.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/582/r-_48-22_mabio.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/582/r-_48-22_mabio.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma da UBS Nelcindo João Callai e construção de uma área externa coberta</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/583/r-49-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/583/r-49-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma da delegacia Civil.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/584/r-50-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/584/r-50-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, um programa de estimulo  à geração de renda.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/585/r-51-22_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/585/r-51-22_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que seja instituída a semana de prevenção da memória histórica e cultural de Figueirópolis- TO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/586/r-52-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/586/r-52-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma e reinstalação da UBS do P.A Gameleira.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/587/r-53-22_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/587/r-53-22_elias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, organizar eventos, semanalmente, com atividades físicas e culturais, para pessoas idosa.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>SILVANY, VER. HÉRICA, SANDERLEY RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/588/r-54-22_herica_silvany_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/588/r-54-22_herica_silvany_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma da quadra e aquisição de novas lâmpadas para o ginásio poliesportivo sinhozinho.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/590/r-55-22_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/590/r-55-22_elias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de uma piscina social para atender pessoas idosas ou que necessite fazer hidroginástica.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/591/r-56-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/591/r-56-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer ao Governador do Estado, a reforma da delegacia Civil do Município de Figueirópolis- TO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/593/r-57-22_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/593/r-57-22_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a mudança de classe para os professores Anália Maria Figueiredo, Dieime Machado, Divani Moreira, Ivoneide Viana, Zélia Bandeira e Jacilene Ferreira de acordo com o ART.19 do PCR.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/594/r-58-22_arnor_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/594/r-58-22_arnor_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de uma Capela Mortuária no nosso Município.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/595/r-59-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/595/r-59-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer ao Governador do Estado, a reforma do destacamento do 4º BPM do Município de Figueirópolis-TO</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/596/r-60-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/596/r-60-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a reforma do destacamento do 4º BPM.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/597/r-61-22_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/597/r-61-22_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, uma sessão solene em homenagens às igrejas.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/598/r-62-22_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/598/r-62-22_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a doação de peixes na semana santa para famílias carentes.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/599/r-63-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/599/r-63-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de quiosques na Avenida Bernardo Sayão, próximo ao parquinho e as academias a céu aberto.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/600/r-64-22_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/600/r-64-22_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de um cruzeiro no Cemitério Jardim da Saudade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/601/r-65-22_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/601/r-65-22_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de mastro, para bandeira em frente a Câmara Municipal.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/602/r-66-22_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/602/r-66-22_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, gratificação para a pessoa que cuida da vacina.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/603/r-67-22_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/603/r-67-22_elias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de lixeiras nas praças da nossa cidade.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/604/r-68-22_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/604/r-68-22_elias.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de lixeiras seletivas de lixos na cidade.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/662/r-69-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/662/r-69-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição e instalação de Ar-condicionado nas cantinas do CMEI- Maria da Glória Cabral Moreno e Escola Municipal Prof.ª Edileuza Barros da Silva Santos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/663/r-70-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/663/r-70-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, o fornecimento de lanche para os funcionários que trabalham na limpeza da nossa cidade.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>MABIL MOREIRA, VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/664/r-71-22_mabil_e_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/664/r-71-22_mabil_e_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, o recapeamento asfáltico da rua 15 entre a avenida Federal e Bernardo Sayão.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>VER. HÉRICA, PROFESSORA SORAIMA, SANDERLEY RAMOS, SILVANY, VER. ARNOR PARRIÃO, VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/668/r-72-22_herica_sanderley_arnor_maria_rosa_soraima_e_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/668/r-72-22_herica_sanderley_arnor_maria_rosa_soraima_e_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, reformas e manutenções dos parquinhos e academias a céu aberto.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/669/r-73-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/669/r-73-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de uma praça na avenida Bernardo Sayão próximo a quadra poliesportiva Leôncio Júnior.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/670/r-74-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/670/r-74-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a restauração e aquisição de novos equipamentos para sala de fisioterapia do posto de saúde Olavo Rodrigues de Matos.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/671/r-75-22_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/671/r-75-22_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a doação de uniformes para as equipes de enfermagem (técnicos e enfermeiros).</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/672/r-76-22_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/672/r-76-22_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a disponibilidade do caminhão pipa para molhar a Avenida Federal.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/673/r-_77_-_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/673/r-_77_-_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição  e instalação de ar-condicionado nas recepções das unidades de saúde (Hospital Municipal Dr. Martins da Luz, UBS Nelcindo  João Calai e UBS Olavo Rodrigues de Mato).</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/674/r-_78_-_elias_teixeira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/674/r-_78_-_elias_teixeira.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, fazer  o acabamento da quadra de esporte da Escola Municipal Prof.ª Edileuza.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/675/r-_79-_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/675/r-_79-_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de ar-condicionado na copa da Prefeitura</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PROFESSORA SORAIMA, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/676/r-_80-_soraima__-_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/676/r-_80-_soraima__-_herica.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de uniformes para os monitores e motoristas do transporte escolar.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/677/r-_81-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/677/r-_81-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a revisão do plano de cargos carreira e remuneração (PCCR) dos servidores públicos da Secretaria de Educação do Município de Figueiropólis.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/678/r-82-_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/678/r-82-_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a concessão de empréstimos consignados para os aposentados do FUNPREV.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/679/r-83-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/679/r-83-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a implantação do plano de cargos carreiras e remuneração(PCCR) dos servidores públicos da Secretaria da Saúde do Município de Figueiropólis.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/680/r-84-_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/680/r-84-_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a aquisição de novos colchões para o CMEI- Maria da Glória Cabral Moreno</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/681/r-85-_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/681/r-85-_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de rampas de acessibilidade na Praça da Matriz.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/694/r-_86_-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/694/r-_86_-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, mudança de classe para professores efetivos.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>SILVANY</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/695/r-87_-silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/695/r-87_-silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, a instalação de iluminação para a pista de corrida de argola</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PROFESSORA SORAIMA, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/696/r_88-_soraima-_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/696/r_88-_soraima-_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, casa de apoio para munícipes de Figueirópolis, que vão a Palmas para tratamento médico.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/697/r-89-_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/697/r-89-_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, reconhecimento pelo trabalho prestado , concedendo aumento de salário para merendeiras.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/698/r-90-_herica-_sanderley-_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/698/r-90-_herica-_sanderley-_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, programa auxílio reforma, para contribuir com famílias na reforma de suas casas.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/699/r-91-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/699/r-91-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, aquisição de 01 um rolo compactador para auxiliar no trabalho de recuperação das estradas rurais, do nosso munícipio.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>PROFESSORA SORAIMA, SANDERLEY RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/700/r-_92-soraima_-_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/700/r-_92-soraima_-_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, contratação de um veterinário para atender o pequeno produtor da agricultura familiar e demandas da secretaria da saúde.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/701/r-93_-_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/701/r-93_-_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, realização campeonato de Pipa.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/702/r-94_-_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/702/r-94_-_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, programa brincando de balé.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/703/r-95-_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/703/r-95-_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita municipal, aquisição de caçambas para entulho.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, SILVANY, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/707/req_96-_sanderley_silvany_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/707/req_96-_sanderley_silvany_e_arnor.pdf</t>
   </si>
   <si>
     <t>FISIOTERAPIA NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/708/req_97-_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/708/req_97-_silvany.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E SINALIZAÇÃO DAS PONTES NA ZONA RURAL.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/709/req_98_-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/709/req_98_-_soraima.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO SOCIETY DE AREIA NA ESCOLA MUNICIPAL PROFESSORA EDILEUZA BARBOSA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/710/req_99_-_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/710/req_99_-_sanderley.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA AVENIDA PIAUÍ.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/711/req_100_-_arnor_e_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/711/req_100_-_arnor_e_sanderley.pdf</t>
   </si>
   <si>
     <t>REFORMA DO ESTACIONAMENTO NA AVENIDA FEDERAL EM FRENTE A OFICINA ELETROMOTO, BORRACHARIA DO CLEOCY E AUTO MECÂNICA VICENTINI.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/713/req_101_-_sanderley_e_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/713/req_101_-_sanderley_e_soraima.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO ATENDIMENTO PRIORITÁRIOS PARA OS PACIENTES COM NEOPLASIA MALIGNA E TRATAMENTO ONCOLÓGICO.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/714/r-_102_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/714/r-_102_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, construção de casas populares para pessoas carentes no nosso município.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/715/r-_103_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/715/r-_103_maria_rosa.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, construção da casa do idoso.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/716/r-_104_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/716/r-_104_maria_rosa.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, reforma do hospital dr. martins rodrigues da luz  HPPF</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/717/r-_105_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/717/r-_105_silvany.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, container para lixo.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>VER. HÉRICA, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/718/r-_106_herica__elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/718/r-_106_herica__elias.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, aquisição de um micro-ônibus para a secretaria de esporte.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>VER. HÉRICA, PROFESSORA SORAIMA, SANDERLEY RAMOS, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/719/r-_107_herica_sanderley_soraima_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/719/r-_107_herica_sanderley_soraima_arnor.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, fonoaudiólogo para atender na UBS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/720/r-_108_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/720/r-_108_arnor.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, redutor de velocidade na avenida federal em frente a arte metal serralheria.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/721/r-_109_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/721/r-_109_sanderley.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, instalação de um playground na praça da matriz.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/722/r-_110_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/722/r-_110_elias.pdf</t>
   </si>
   <si>
     <t>requer a prefeita municipal, instalação de redutor de velocidade na avenida saõ paulo entre as ruas 18 e 19.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/723/r-_111_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/723/r-_111_mateus.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal,  que seja prestado esclarecimentos sobre as casinhas populares.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI, MABIL MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/724/r-_112_mateus_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/724/r-_112_mateus_mabil.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, aquisição de ônibus e micro-ônibus para a comunidade e igrejas.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/725/r-_113_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/725/r-_113_silvany.pdf</t>
   </si>
   <si>
     <t>requer  à prefeita municipal, informações sobre a disponibilização de transporte público para o dia das eleições no município de Figueirópolis.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/726/r-_114_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/726/r-_114_soraima.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, que seja disponibilizado guarda municipal, para a escola prof. Edileuza Barbosa , para o CMEI- Maria da Glória nos feríados e fins de semana no período matutino.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/727/r-_115_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/727/r-_115_soraima.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, colocação de meio fio nas ruas 01 e 02 entre as avenidas Boa Ventura, José Marinho e Ceará do nosso município.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/728/r-_116_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/728/r-_116_sanderley.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, que seja disponibilizado um veículo para atendimento fisioterapêutico domiciliar para pacientes com dificuldade de locomoção.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/729/r-_117_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/729/r-_117_sanderley.pdf</t>
   </si>
   <si>
     <t>requer à prefeita municipal, pavimentação asfáltica na rua 23 entre as avenidas 5 e 6.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/730/r-_118-_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/730/r-_118-_herica.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, contratação de neuro pediatra para atender crianças do município.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>VER. HÉRICA, SANDERLEY RAMOS, VER. ARNOR PARRIÃO, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/731/r-_119-_herica_arnor_sanderley_e_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/731/r-_119-_herica_arnor_sanderley_e_elias.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, adequação da rotatória na saída para p.a renascer.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/732/r-120-_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/732/r-120-_herica.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, instalação de poste com lâmpada na avenida federal da rua 18 até a rua 15</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/733/r-121-_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/733/r-121-_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, criação do programa disque iluminação pública</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/734/r-_122-_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/734/r-_122-_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que seja feito doação de vela e flores pra população carente no dia de finados</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/735/r-123-_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/735/r-123-_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, instalação de câmeras de segurança em pontos estratégicos do município de figueirópolis- to</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI, MABIL MOREIRA, PROFESSORA SORAIMA, SANDERLEY RAMOS, SILVANY, VER. ARNOR PARRIÃO, VER. HÉRICA, VER. MARIA ROSA, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/736/r-124-_mateus_herica_sanderley_arnor_maria_rosa_elias_soraima_silvany_e_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/736/r-124-_mateus_herica_sanderley_arnor_maria_rosa_elias_soraima_silvany_e_mabil.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal,  aquisição de tendas para eventos religiosos, social e velórios em nosso município</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/737/r-125-_arnor_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/737/r-125-_arnor_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, doação de uniformes para as escolinhas um pé para o futuro, time amador e master e escolinha àvila futebol clube</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/738/r-126-_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/738/r-126-_mabil.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, instalação de poste com lâmpada para a saída do tranqueira I e II até a entrada da pista de avião de figueirópolis- to</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/739/r-127-_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/739/r-127-_arnor.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, criar insenção de imposto IPTU, para pessoas com deficiência física e mental, abrangendo os seus representantes legais, desde que se enquadre nos requisitos da imclusão social</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/740/r-128-_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/740/r-128-_herica.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que seja disponibilizado um kit de proteção solar (protetor solar, camisa manga comprida com proteção uv,  boné,  luva) para os trabalhadores da secretaria da agricultura e secretaria de obras</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/741/r-129-_arnor_herica_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/741/r-129-_arnor_herica_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que seja construído dois quebra molas, um antes da entrada do cemitério e um depois do cemitério</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, MABIL MOREIRA, PROFESSORA SORAIMA, SILVANY, VER. ARNOR PARRIÃO, VER. HÉRICA, VER. MARIA ROSA, VER. MATEUS PELIZARI, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/742/r-130-_sanderley_arnor_herica_elias_mabil_maria_rosa_mateus_silvany_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/742/r-130-_sanderley_arnor_herica_elias_mabil_maria_rosa_mateus_silvany_soraima.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, pavimentação asfáltica até o cemitério jardim da saudade com estacionamento</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/744/r-_131-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/744/r-_131-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que crie programa de identificação de transtornos de aprendizagem(TDAH), para estudantes da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/745/r-132-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/745/r-132-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que institua o programa de ação, prevenção e controle do diabetes na rede municipal de ensino do nosso município.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/746/r-133-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/746/r-133-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer à presidente da câmara municipal que sejam transmitidas as sessões desta casa de leis em tempo real, via rádio e lives via internet.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/747/r-134-_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/747/r-134-_soraima.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que seja constítuida por completo a equipe multidisciplinar, tendo disponíveis os profissionais como orientador educacional, assistente social, psicólogo para atender a rede municipal de ensino.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/748/r-_135-_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/748/r-_135-_silvany.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, construção da casa da cultura.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/749/r-136-_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/749/r-136-_silvany.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, instituição do festival municipal da canção.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/750/r-_137-_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/750/r-_137-_silvany.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, caçamba que fique instalado na frente do ginásio de esporte para coletar o lixo quando houver eventos.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/752/r-139-_arnor_parriao_herica_menezes_sanderley_junior.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/752/r-139-_arnor_parriao_herica_menezes_sanderley_junior.pdf</t>
   </si>
   <si>
     <t>Requer à prefeita municipal, que seja disponibilizado uma equipe multidisciplinar (médico, enfermeiro e dentista) uma vez por mês para atendimentos nas regiões de toda zona rural no município de figueirópolis.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/844/r-140-2022_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/844/r-140-2022_silvany.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, REALIZAR OS ESTUDOS E, DESTA FEITA, ADOTAR AS MEDIDAS CABÍVEIS VISANDO SEREM IMPLANTADAS NAS OBRAS DE REFORMA DA PRAÇA (MATRIZ). DESTA FEITA, ADEQUANDO-A ÀS NORMAS DE ACESSIBILIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2280,68 +2280,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/691/mocao_de_aplauso-_10-08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/743/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_coplementar_no292-2022_da_lei_no95-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/449/pl_n_293.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/440/pl_n_287.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/485/pl_n_293.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/658/pl_no_295.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/438/r_01-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/439/r_02-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/441/r_03-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/442/r_04-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/444/r_05-22_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/445/r_06-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/446/r_07-22_sanderley_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/447/r_08-22_sanderley_arnor_e_herica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/448/r_09-22_mateus.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/450/r_10-22_professor_elias..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/451/r_11-22_elias_teixeira..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/452/r_12-22_herica_menezes..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/453/r_13-22_herica_menezes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/454/r_14-22_professora_soraima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/455/r_15-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/456/r_16-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/457/r_17-22_sanderley_e_eleias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/458/r_18-22_sanderley_arnor_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/459/r_19-22_herica..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/460/r_20-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/461/r_21-22_herica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/462/r_22-22_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/463/r_23-22_professor_elias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/464/r_24-22_mabil_soares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/465/r_25-22_maria_rosa_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/466/r_26-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/467/r_27-22_todos_os_vereadores..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/468/r_28-22_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/469/r_29-22_maria_rosa_e_herica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/470/r_30-22_mabil..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/471/r_31-22_mabil_soares..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/472/r_32-22_mabil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/473/r_33-22_arnor_sanderley_e_herica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/474/r_34-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/475/r_35-22_maria_rosa..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/476/r_36-22_sanderly_arnor_e_herica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/477/r_37-22_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/478/r_38-22_sanderley_e_arnor..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/479/r_39-22_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/480/r_40-22_arnor_e_sanderley..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/481/r_41-22_vereadora_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/482/r_42-22_elias_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/483/r_43-22_elias..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/484/r_44-22_elias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/576/r-_45-22_mabio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/578/r-46-22_mabio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/580/r-47-22_herica_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/582/r-_48-22_mabio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/583/r-49-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/584/r-50-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/585/r-51-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/586/r-52-22_herica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/587/r-53-22_elias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/588/r-54-22_herica_silvany_sanderley.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/590/r-55-22_elias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/591/r-56-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/593/r-57-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/594/r-58-22_arnor_sanderley.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/595/r-59-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/596/r-60-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/597/r-61-22_arnor.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/598/r-62-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/599/r-63-22_herica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/600/r-64-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/601/r-65-22_mabil.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/602/r-66-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/603/r-67-22_elias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/604/r-68-22_elias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/662/r-69-22_herica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/663/r-70-22_herica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/664/r-71-22_mabil_e_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/668/r-72-22_herica_sanderley_arnor_maria_rosa_soraima_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/669/r-73-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/670/r-74-22_herica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/671/r-75-22_herica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/672/r-76-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/673/r-_77_-_herica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/674/r-_78_-_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/675/r-_79-_arnor.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/676/r-_80-_soraima__-_herica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/677/r-_81-_soraima.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/678/r-82-_arnor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/679/r-83-_soraima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/680/r-84-_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/681/r-85-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/694/r-_86_-_soraima.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/695/r-87_-silvany.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/696/r_88-_soraima-_arnor.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/697/r-89-_mabil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/698/r-90-_herica-_sanderley-_silvany.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/699/r-91-_soraima.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/700/r-_92-soraima_-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/701/r-93_-_herica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/702/r-94_-_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/703/r-95-_silvany.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/707/req_96-_sanderley_silvany_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/708/req_97-_silvany.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/709/req_98_-_soraima.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/710/req_99_-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/711/req_100_-_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/713/req_101_-_sanderley_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/714/r-_102_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/715/r-_103_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/716/r-_104_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/717/r-_105_silvany.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/718/r-_106_herica__elias.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/719/r-_107_herica_sanderley_soraima_arnor.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/720/r-_108_arnor.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/721/r-_109_sanderley.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/722/r-_110_elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/723/r-_111_mateus.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/724/r-_112_mateus_mabil.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/725/r-_113_silvany.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/726/r-_114_soraima.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/727/r-_115_soraima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/728/r-_116_sanderley.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/729/r-_117_sanderley.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/730/r-_118-_herica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/731/r-_119-_herica_arnor_sanderley_e_elias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/732/r-120-_herica.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/733/r-121-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/734/r-_122-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/735/r-123-_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/736/r-124-_mateus_herica_sanderley_arnor_maria_rosa_elias_soraima_silvany_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/737/r-125-_arnor_sanderley.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/738/r-126-_mabil.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/739/r-127-_arnor.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/740/r-128-_herica.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/741/r-129-_arnor_herica_sanderley.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/742/r-130-_sanderley_arnor_herica_elias_mabil_maria_rosa_mateus_silvany_soraima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/744/r-_131-_soraima.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/745/r-132-_soraima.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/746/r-133-_soraima.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/747/r-134-_soraima.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/748/r-_135-_silvany.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/749/r-136-_silvany.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/750/r-_137-_silvany.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/752/r-139-_arnor_parriao_herica_menezes_sanderley_junior.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/844/r-140-2022_silvany.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/691/mocao_de_aplauso-_10-08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/743/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_coplementar_no292-2022_da_lei_no95-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/449/pl_n_293.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/440/pl_n_287.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/485/pl_n_293.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/658/pl_no_295.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/438/r_01-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/439/r_02-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/441/r_03-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/442/r_04-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/444/r_05-22_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/445/r_06-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/446/r_07-22_sanderley_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/447/r_08-22_sanderley_arnor_e_herica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/448/r_09-22_mateus.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/450/r_10-22_professor_elias..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/451/r_11-22_elias_teixeira..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/452/r_12-22_herica_menezes..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/453/r_13-22_herica_menezes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/454/r_14-22_professora_soraima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/455/r_15-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/456/r_16-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/457/r_17-22_sanderley_e_eleias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/458/r_18-22_sanderley_arnor_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/459/r_19-22_herica..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/460/r_20-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/461/r_21-22_herica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/462/r_22-22_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/463/r_23-22_professor_elias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/464/r_24-22_mabil_soares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/465/r_25-22_maria_rosa_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/466/r_26-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/467/r_27-22_todos_os_vereadores..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/468/r_28-22_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/469/r_29-22_maria_rosa_e_herica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/470/r_30-22_mabil..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/471/r_31-22_mabil_soares..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/472/r_32-22_mabil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/473/r_33-22_arnor_sanderley_e_herica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/474/r_34-22_herica_sanderley_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/475/r_35-22_maria_rosa..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/476/r_36-22_sanderly_arnor_e_herica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/477/r_37-22_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/478/r_38-22_sanderley_e_arnor..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/479/r_39-22_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/480/r_40-22_arnor_e_sanderley..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/481/r_41-22_vereadora_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/482/r_42-22_elias_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/483/r_43-22_elias..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/484/r_44-22_elias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/576/r-_45-22_mabio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/578/r-46-22_mabio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/580/r-47-22_herica_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/582/r-_48-22_mabio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/583/r-49-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/584/r-50-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/585/r-51-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/586/r-52-22_herica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/587/r-53-22_elias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/588/r-54-22_herica_silvany_sanderley.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/590/r-55-22_elias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/591/r-56-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/593/r-57-22_soraima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/594/r-58-22_arnor_sanderley.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/595/r-59-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/596/r-60-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/597/r-61-22_arnor.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/598/r-62-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/599/r-63-22_herica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/600/r-64-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/601/r-65-22_mabil.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/602/r-66-22_sanderley.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/603/r-67-22_elias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/604/r-68-22_elias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/662/r-69-22_herica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/663/r-70-22_herica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/664/r-71-22_mabil_e_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/668/r-72-22_herica_sanderley_arnor_maria_rosa_soraima_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/669/r-73-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/670/r-74-22_herica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/671/r-75-22_herica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/672/r-76-22_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/673/r-_77_-_herica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/674/r-_78_-_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/675/r-_79-_arnor.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/676/r-_80-_soraima__-_herica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/677/r-_81-_soraima.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/678/r-82-_arnor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/679/r-83-_soraima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/680/r-84-_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/681/r-85-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/694/r-_86_-_soraima.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/695/r-87_-silvany.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/696/r_88-_soraima-_arnor.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/697/r-89-_mabil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/698/r-90-_herica-_sanderley-_silvany.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/699/r-91-_soraima.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/700/r-_92-soraima_-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/701/r-93_-_herica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/702/r-94_-_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/703/r-95-_silvany.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/707/req_96-_sanderley_silvany_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/708/req_97-_silvany.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/709/req_98_-_soraima.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/710/req_99_-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/711/req_100_-_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/713/req_101_-_sanderley_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/714/r-_102_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/715/r-_103_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/716/r-_104_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/717/r-_105_silvany.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/718/r-_106_herica__elias.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/719/r-_107_herica_sanderley_soraima_arnor.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/720/r-_108_arnor.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/721/r-_109_sanderley.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/722/r-_110_elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/723/r-_111_mateus.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/724/r-_112_mateus_mabil.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/725/r-_113_silvany.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/726/r-_114_soraima.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/727/r-_115_soraima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/728/r-_116_sanderley.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/729/r-_117_sanderley.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/730/r-_118-_herica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/731/r-_119-_herica_arnor_sanderley_e_elias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/732/r-120-_herica.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/733/r-121-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/734/r-_122-_sanderley.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/735/r-123-_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/736/r-124-_mateus_herica_sanderley_arnor_maria_rosa_elias_soraima_silvany_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/737/r-125-_arnor_sanderley.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/738/r-126-_mabil.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/739/r-127-_arnor.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/740/r-128-_herica.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/741/r-129-_arnor_herica_sanderley.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/742/r-130-_sanderley_arnor_herica_elias_mabil_maria_rosa_mateus_silvany_soraima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/744/r-_131-_soraima.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/745/r-132-_soraima.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/746/r-133-_soraima.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/747/r-134-_soraima.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/748/r-_135-_silvany.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/749/r-136-_silvany.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/750/r-_137-_silvany.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/752/r-139-_arnor_parriao_herica_menezes_sanderley_junior.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2022/844/r-140-2022_silvany.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>