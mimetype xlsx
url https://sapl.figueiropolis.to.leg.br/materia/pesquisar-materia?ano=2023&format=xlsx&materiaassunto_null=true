--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -54,1362 +54,1362 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/803/i-001-2023_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/803/i-001-2023_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Limpeza e roçagem da grama da praça da matriz.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/821/i-002-2023_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/821/i-002-2023_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Limpeza do aeroporto e construção - implantação de placas com nomenclatura (proibido jogar lixo).</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VER. HÉRICA, MABIL MOREIRA, PROFESSORA SORAIMA, SANDERLEY RAMOS, SILVANY, VER. ARNOR PARRIÃO, VER. MARIA ROSA, VER. MATEUS PELIZARI, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/861/i-003-2023_herica_e_todos_os_outros_vereadores.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/861/i-003-2023_herica_e_todos_os_outros_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicação para a instalação de energia e iluminação no cemitério jardim da saudades.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/843/m-001-2023_sanderley_e_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/843/m-001-2023_sanderley_e_mabil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustríssimo Dr. Nelton Jardim dos Santos pelos relevantes serviços prestados à comunidade deste município e região.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/849/m-002-2023_sanderley_junior.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/849/m-002-2023_sanderley_junior.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao ilustríssimo senhor, Raimundo Pereira dos Santos, pelos relevantes serviços prestados à comunidade deste município e região.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, PROFESSORA SORAIMA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/854/m-003-2023_sanderley_e_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/854/m-003-2023_sanderley_e_soraima.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao excelentíssimo Deputado Estadual do Tocantins, o senhor Eduardo Fortes, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/753/r-001-2023_arnor_borges.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/753/r-001-2023_arnor_borges.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, PARA QUE SEJA RECUPERADAS AS RUAS E AVENIDAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/754/r-002-2023_elias_teixeira_2.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/754/r-002-2023_elias_teixeira_2.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, LEVAR A REDE DE ENERGIA ELÉTRICA ATÉ A CAPELA NOSSA SENHORA APARECIDA SITUADA NA FAZENDA PRIMAVERA NA REGIÃO DO TRANQUEIRA 2.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/755/r-003-2023_elias_teixeira_3.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/755/r-003-2023_elias_teixeira_3.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, INSTALAR MOTOR NO PORTÃO DE ENTRADA DE PEDESTRE NA ESCOLA MUNICIPAL PROFESSORA EDILEUZA BARBOSA DA SILVA SANTOS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/756/r-004-2023_elias_teixeira_4.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/756/r-004-2023_elias_teixeira_4.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, ABRIR A VIA "PERIMETRAL NORTE" EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/757/r-005-2023_elias_teixeira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/757/r-005-2023_elias_teixeira.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, DISPONIBILIZAR UMA ASSESSORIA JURIDICA PARA ORIENTAR  ACOMPANHAR PESSOAS DE BAIXA RENDA EM DEMANDAS JURÍDICAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, REATIVAR A COLETA DE LIXO PROGRAMADA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MABIL MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/759/r-007-2023_mabil_moreira_2.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/759/r-007-2023_mabil_moreira_2.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, CRIAÇÃO DE UM VIVEIRO MUNICIPAL.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/760/r-008-2023_mabil_moreira_3.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/760/r-008-2023_mabil_moreira_3.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, O AUMENTO DAS DIÁRIAS DOS DIARISTA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/761/r-009-2023_mabil_moreira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/761/r-009-2023_mabil_moreira.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, A TROCA DO BANNER LONA DA FACHADA DA CRECHE CMEI MARIADA GLORIA CABRAL MORENO.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/762/r-010-2023_mabil_moreira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/762/r-010-2023_mabil_moreira.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA,  AMPLIAÇÃO DA BIBLIOTECA SÍTIO DO PICA-PAU AMARELO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/763/r-011-2023_mateus_dos_santos.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/763/r-011-2023_mateus_dos_santos.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/764/r-012-2023_sanderley_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/764/r-012-2023_sanderley_e_arnor.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VER. HÉRICA, PROFESSORA SORAIMA, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/765/r-013-2023_herica_arnor_e_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/765/r-013-2023_herica_arnor_e_soraima.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, RESTRUTURAÇÃO E ATUALIZAÇÃO DO CÓDIGO DE POSTURA.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/766/r-014-2023_sanderley_e_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/766/r-014-2023_sanderley_e_mateus.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, PAVIMENTAÇÃO ASFALTICA DO TRECHO DA AVENIDA PARÁ ENTRE AS RUAS 7 e 8.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/767/r-015-2023_sanderley_e_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/767/r-015-2023_sanderley_e_soraima.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, REQUER AO PODER EXECUTIVO, O CUMPRIMENTO DA LEI 14.434/22 REFERENTE AO PAGAMENTO DO PISO SALARIAL NACIONAL DO ENFERMERIRO, DO TÉCNICO DE ENFERMAGEM, AUXILIAR DE ENFERMAGEM E DA PARTEIRA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, MABIL MOREIRA, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/768/r-016-2023sanderley_mabil_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/768/r-016-2023sanderley_mabil_e_arnor.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, QUE SEJA REALIZADO PARCERIA COM O GOVERNO DO ESTADO, PARA REALIZAÇÃO DE CIRURGIAS ELETIVAS NO HOSPITAL DE PEQUENO PORTE DE FIGUEIRÓPOLIS-TO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/769/r-017-2023_sanderley_ramos_2.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/769/r-017-2023_sanderley_ramos_2.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, a realização de ações educativas preventivas e informativas sobre as doenças de Alzheime, Fibromialgia, Lupos e Leucemia. Fevereiro Roxo e Laranja.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/770/r-018-2023_sanderley_ramos_3.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/770/r-018-2023_sanderley_ramos_3.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Informações sobre políticas públicas adotadas perante as violências contra os idosos.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/771/r-019-2023_sanderley_ramos_4.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/771/r-019-2023_sanderley_ramos_4.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, CRIAÇÃO DO PROGRAMA DISQUE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/772/r-020-2023_sanderley_ramos.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/772/r-020-2023_sanderley_ramos.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, CAMPANHA PERMANENTE DE ORIENTAÇÃO, PREVENÇÃO E CONSCIENTIZAÇÃO DA DEPRESSÃO, TRANSTORNO DE ANSIEDADE E SINDROME DO PÂNICO.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. ARNOR PARRIÃO, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/773/r-021-2023_sanderley_herica_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/773/r-021-2023_sanderley_herica_e_arnor.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, QUE SEJA FEITO UM ESTUDO PARA VIABILIZAR A INSENÇÃO DA TAXA DE ILUMINAÇÃO PÚBLICA PARA TODOS (ENERGIA SOLAR).</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>SILVANY</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/774/r-022-2023_silvani.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/774/r-022-2023_silvani.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITA, AQUISIÇÃO DE CORTADOR DE GRAMA MOTORIZADO PARA ATENDER AS DEMANDAS DA PREFEITURA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PROFESSORA SORAIMA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/775/r-023-2023_soraima_2.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/775/r-023-2023_soraima_2.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita, Que seja retomado o programa saúde rural com visitas mensais na zona rural (assentamentos) com médico, enfermeiro, e farmacêutico para acompanhar mais de perto a saúde dos trabalhadores rurais.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/776/r-024-2023_soraima_3.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/776/r-024-2023_soraima_3.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita, Instalações de câmeras para monitoramento de entrada e saída na garagem da frota de veículos do fundo municipal de saúde situada no centro de saúde Olavo Rodrigues de Mato.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/777/r-025-2023_soraima_4.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/777/r-025-2023_soraima_4.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita, Que seja retomado o programa saúde na escola (saúde bucal) com aplicação de flúor e oferecimento do kit saúde bucal. Com acompanhamento mensal da odontóloga.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Requer a Prefeita, Capacitação para os profissionais da secretaria da saúde com os cursos atualizados sendo estes; _x000D_
 Emergência e urgência – atendimento pré-hospitalar e intra-hospitalar com situação realística;_x000D_
 Feridas e curativos;_x000D_
 Ética profissional; _x000D_
 Primeiros socorros para motorista; _x000D_
 Limpeza para as ASG (Avaliação Subjetiva Global);_x000D_
 Curso de injetáveis com ênfase em diluição de medicamentos na atenção especializada;</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/779/r-027-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/779/r-027-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita, Aquisição de insumos e câmera escura para realizar exames de Raio X odontológico nas unidades básicas de saúde.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/780/r-028-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/780/r-028-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aumento do auxílio de serviços fúnebre a pessoas carentes.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/781/r-029-2023_mateus_pelizari.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/781/r-029-2023_mateus_pelizari.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Requisito de informações.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/782/r-030-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/782/r-030-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Requer projeto de lei autorizando revisão e reposição salarial aos valores de vencimento dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/784/r-031-2023_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/784/r-031-2023_elias.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reformar a quadra poliesportiva Leôncio Junior e terminar a pista de caminhada em torno da mesma.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/785/r-032-2023_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/785/r-032-2023_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reforma da UBS Nelcindo João Callai e construção de uma área externa coberta.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/786/r-033-2023_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/786/r-033-2023_elias.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Instalações de lixeiras seletivas de lixos na cidade.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/787/r-034-2023_mateus_pelizari.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/787/r-034-2023_mateus_pelizari.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Construção das arquibancadas, alambrados, e instalação da iluminação do Estádio Municipal Ostuil Soares dos Santos.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/788/r-035-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/788/r-035-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Providenciar um carro fumacê para a cidade.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/790/r-036-2023_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/790/r-036-2023_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Criação do projeto varal solidário.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/791/r-037-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/791/r-037-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Que seja construída a sala de recurso multidisciplinar na rede municipal de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/792/r-038-2023_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/792/r-038-2023_elias.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Implantação de placas de identificação no município no início do perímetro urbano lados norte e sul.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/793/r-039-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/793/r-039-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, construção da garagem da câmara municipal de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/794/r-040-2023_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/794/r-040-2023_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Uma faixa para ciclista ao longo da avenida Bernardo Sayão, no município de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/795/r-041-2023_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/795/r-041-2023_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Pedindo construção de calçadas em volta das escolas CMEI e Escola Municipal e pintura de muro com desenhos educativos.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/797/r-042-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/797/r-042-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aumento do Bolsa Família municipal.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/798/r-043-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/798/r-043-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aumento da carência para medicamentos e exames.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>MABIL MOREIRA, VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/799/r-044-2023_mabil_e_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/799/r-044-2023_mabil_e_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reforma do CMEI - Centro Municipal de Educação Infantil, e construção de um parquinho infantil.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>VER. MARIA ROSA, SANDERLEY RAMOS, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/800/r-045-2023_maria_rosa_arnor_e_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/800/r-045-2023_maria_rosa_arnor_e_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Complemento da pavimentação asfáltica da avenida Bernardo Sayão até a empresa Granol, com colocação bancos e arborização urbana.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/801/r-046-2023_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/801/r-046-2023_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Que seja concluído a quadra de areia situada na área do Estádio Ostuil Soares.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/802/r-047-2023_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/802/r-047-2023_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Casamento comunitário.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/804/r-048-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/804/r-048-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Adquirir instrumentos profissionais para a banda (Joanilso Barbosa da Costa) da Escola Municipal Professora Edileuza Barbosa.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/805/r-049-2023_mateus_e_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/805/r-049-2023_mateus_e_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Solicitação de kit para o conselho tutelar, carro, ar condicionado e computadores.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/806/r-050-2023_mabil_e_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/806/r-050-2023_mabil_e_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Pavimentação asfáltica da rua 17 e avenida 05 saída para a chácara do Didi.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>VER. PROFESSOR ELIAS, MABIL MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/807/r-051-2023_elias_e_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/807/r-051-2023_elias_e_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Doações de chuteiras para as crianças do projeto "PÉ PARA O FUTURO".</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/808/r-052-2023_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/808/r-052-2023_elias.pdf</t>
   </si>
   <si>
     <t>Requer a professora, Instalação de lixeiras nas praças da nossa cidade.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/809/r-053-2023_arnor_e_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/809/r-053-2023_arnor_e_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Realização de exames de vista e doação de óculos gratuitos para as crianças carentes matriculadas na rede de Ensino Municipal e Estadual de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/810/r-054-2023_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/810/r-054-2023_elias.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aquisição de um veículo para a Escola Municipal Professora Edileuza Barbosa da Silva Santos.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/811/r-055-2023_mabil.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/811/r-055-2023_mabil.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reforma do CRAS, CREAS, e Centro de Convivência.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, SILVANY</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/812/r-056-2023_arnor_e_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/812/r-056-2023_arnor_e_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Um treinador profissional de futebol.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/813/r-057-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/813/r-057-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Local para os acompanhantes dos pacientes de Hemodiálise em Gurupi - TO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/814/r-058-2023_sanderley.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/814/r-058-2023_sanderley.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Doações de peixes na Semana Santa para famílias carentes.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/815/r-059-2023_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/815/r-059-2023_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aquisição de placas de identificação das ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/816/r-060-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/816/r-060-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Câmeras de segurança nas instituições municipais - Escola Municipal Professora Edileuza Barbosa da Silva Santos e CMEI Maria da Gloria Cabral Moreno.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/817/r-61-2023_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/817/r-61-2023_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Implantação de barreiras eletrônicas da BR 153 no perímetro urbano de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/818/r-062-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/818/r-062-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Vistoria da frota escolar.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/819/r-63-2023_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/819/r-63-2023_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Campanha de combate à dengue e Chikungunya e distribuição de repelentes as famílias carentes.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/820/r-064-2023_mabil_e_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/820/r-064-2023_mabil_e_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reforma do prédio da Escola Municipal e Construção de sala de reforço.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/822/r-65-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/822/r-65-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Que seja feito um convênio com a casa de apoio Nova Esperança de Gurupi - TO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/823/r-066-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/823/r-066-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Criar uma rede de apoio com as secretarias de esporte, juventude, ação social e saúde para trabalhar com crianças, pré-adolescentes adolescentes e jovens, para ocupa-los com ações proativas.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/824/r-067-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/824/r-067-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Que seja instituído o sopão solidário no nosso município.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/825/r-068-2023_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/825/r-068-2023_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Construção de casa populares para pessoas carentes no município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/826/r-069-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/826/r-069-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Um dia mensal para atendimentos no posto de saúde para funcionários públicos municipais.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/827/r-070-2023_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/827/r-070-2023_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Programa de estimulo à geração de renda.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/828/r-071-2023_soraima.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/828/r-071-2023_soraima.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Implantar a horta comunitária.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/829/r-072-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/829/r-072-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aquisição de um forno elétrico industrial e processador para a Escola Municipal Professora Edileuza Barbosa da Silva Santos.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/830/r-073-2023_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/830/r-073-2023_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Solicitação de vagas para baixa renda do Programa Minha Casa Minha Vida - Faixa 1: Familias com renda mensal bruta de até R$2.640,00 (Dois mil seiscentos e quarenta reais).</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/831/r-074-2023_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/831/r-074-2023_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Politica de proteção aos direitos das pessoas com TDAH (Transtorno de Déficit de Atenção com Hiperatividade), dislexia, ou outro transtorno de aprendizagem.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/832/r-075-2023_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/832/r-075-2023_elias.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Iluminar o pátio da Escola Municipal Professora Edileuza Barbosa da Silva Santos.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/834/r-076-2023_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/834/r-076-2023_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Que a prefeitura faça uma solicitação ao governo estadual para contratação de vigilantes com cursos na área de segurança sendo coordenado pelo policias civis e militares da reserva para a segurança das escolas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/835/r-077-2023_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/835/r-077-2023_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Aquisição de um detector de metal na entrada das escolas.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/836/r-078-2023_silvany.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/836/r-078-2023_silvany.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Disponibilizar iluminação e rede elétrica na rua 01 à 04 as margens da BR 153 norte (lado direito).</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/837/r-079-2023__maaria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/837/r-079-2023__maaria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Casas populares junto ao governo do Estado.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>VER. HÉRICA, VER. ARNOR PARRIÃO</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/838/r-080-2023_herica_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/838/r-080-2023_herica_e_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Doação de novos tablet para cada agentes comunitários de saúde e endemias para ser usado em suas atividades laborais.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>VER. HÉRICA, VER. MARIA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/839/r-081-2023_herica_e_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/839/r-081-2023_herica_e_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Que seja equipada adequadamente uma sala no HPP (Hospital de pequeno porte de Figueirópolis - TO) para montagem do aparelho de raio - X.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>VER. ARNOR PARRIÃO, MABIL MOREIRA, PROFESSORA SORAIMA, SANDERLEY RAMOS, SILVANY, VER. HÉRICA, VER. MARIA ROSA, VER. MATEUS PELIZARI, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/840/r-082-2023_todos_os_vereadores.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/840/r-082-2023_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Solicitações de materiais aos agentes de saúde e endemias.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/841/r-083-2023_sanderley_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/841/r-083-2023_sanderley_e_arnor.pdf</t>
   </si>
   <si>
     <t>Requer ao Governador do Estado do Tocantins - TO, Wanderley Barbosa Castro, Lombada Eletrônica (quebra molas) na TO 484 nas proximidades da Barraca da Confiança.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/842/r-084-2023_sanderley_e_arnor.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/842/r-084-2023_sanderley_e_arnor.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Lombada eletrônica (quebra molas) na TO-484 nas proximidades da Barraca da Confiança.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, PROFESSORA SORAIMA, VER. ARNOR PARRIÃO, VER. HÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/845/r-085-2023_sanderley_soraima_arnor_herica.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/845/r-085-2023_sanderley_soraima_arnor_herica.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Distribuição de pão e leite para famílias carentes de nosso município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/846/r-086-2023_maria_rosa.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/846/r-086-2023_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Requer ao Governo do Estado, uma escola militar para nosso município de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/847/r-087-2023_elias_teixeira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/847/r-087-2023_elias_teixeira.pdf</t>
   </si>
   <si>
     <t>Requer a prefeitura, criar um mecanismo para que a prefeitura recolha os vasilhame de veneno nas fazendas.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/850/r-88-2023_mabil_moreira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/850/r-88-2023_mabil_moreira.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Abatedouro de aves no nosso município.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/851/r-89-2023_herica_menezes.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/851/r-89-2023_herica_menezes.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reforma da ponte do Feliciano na região da mata da fazenda.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/852/r-90-2023_maria_rosa_correia.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/852/r-90-2023_maria_rosa_correia.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Reforma da ponte sobre o Córrego Piraruca.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>SANDERLEY RAMOS, VER. PROFESSOR ELIAS</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/853/r-91-2023_sanderley_e_elias.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/853/r-91-2023_sanderley_e_elias.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Construção da Ponte Caibral.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/855/r-092-2023_mateus_pelizari.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/855/r-092-2023_mateus_pelizari.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Quebra-molas enfrente ao Luizinho do caminhão (próximo à adapec) no final da avenida Bernardo Sayão.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/856/r-093-2023_herica_menezes_e_arnor_borges.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/856/r-093-2023_herica_menezes_e_arnor_borges.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Dedetização nas residências do município de Figueirópolis - TO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/857/r-094-2023_mabil_moreira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/857/r-094-2023_mabil_moreira.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Solicita que o poder executivo mande o projeto de lei cargos e carreiras da saúde.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/858/r-095-2023_mabil_moreira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/858/r-095-2023_mabil_moreira.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Playground infantil para a escola Municipal Professora Edileuza Barbosa da Silva Santos.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/859/r-096-2023_mabil_moreira.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/859/r-096-2023_mabil_moreira.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, Fazer a manutenção e revisão da iluminação da Bernardo Sayão.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>MABIL MOREIRA, PROFESSORA SORAIMA, SANDERLEY RAMOS, VER. MATEUS PELIZARI</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/860/r-097-2023_mabil_sanderley_soraima_mateus.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/860/r-097-2023_mabil_sanderley_soraima_mateus.pdf</t>
   </si>
   <si>
     <t>Requer a prefeita, solicitação do 14° pagamento dos agentes de saúde e endemias.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/848/m-001-2023_todos_os_vereadores.pdf</t>
+    <t>http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/848/m-001-2023_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL n°01/2023, EM VIRTUDE DA TENTATIVA DE LEGALIZAÇÃO DO ABORTO POR MEIO DA ADPF N°442, A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUBLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO E DE EVITAR UM POSSÍVEL ATIVISMO JUDICIAL POR PARTE DO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1716,68 +1716,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/803/i-001-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/821/i-002-2023_mateus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/861/i-003-2023_herica_e_todos_os_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/843/m-001-2023_sanderley_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/849/m-002-2023_sanderley_junior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/854/m-003-2023_sanderley_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/753/r-001-2023_arnor_borges.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/754/r-002-2023_elias_teixeira_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/755/r-003-2023_elias_teixeira_3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/756/r-004-2023_elias_teixeira_4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/757/r-005-2023_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/759/r-007-2023_mabil_moreira_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/760/r-008-2023_mabil_moreira_3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/761/r-009-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/762/r-010-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/763/r-011-2023_mateus_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/764/r-012-2023_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/765/r-013-2023_herica_arnor_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/766/r-014-2023_sanderley_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/767/r-015-2023_sanderley_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/768/r-016-2023sanderley_mabil_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/769/r-017-2023_sanderley_ramos_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/770/r-018-2023_sanderley_ramos_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/771/r-019-2023_sanderley_ramos_4.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/772/r-020-2023_sanderley_ramos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/773/r-021-2023_sanderley_herica_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/774/r-022-2023_silvani.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/775/r-023-2023_soraima_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/776/r-024-2023_soraima_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/777/r-025-2023_soraima_4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/779/r-027-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/780/r-028-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/781/r-029-2023_mateus_pelizari.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/782/r-030-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/784/r-031-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/785/r-032-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/786/r-033-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/787/r-034-2023_mateus_pelizari.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/788/r-035-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/790/r-036-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/791/r-037-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/792/r-038-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/793/r-039-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/794/r-040-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/795/r-041-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/797/r-042-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/798/r-043-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/799/r-044-2023_mabil_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/800/r-045-2023_maria_rosa_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/801/r-046-2023_sanderley.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/802/r-047-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/804/r-048-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/805/r-049-2023_mateus_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/806/r-050-2023_mabil_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/807/r-051-2023_elias_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/808/r-052-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/809/r-053-2023_arnor_e_herica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/810/r-054-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/811/r-055-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/812/r-056-2023_arnor_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/813/r-057-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/814/r-058-2023_sanderley.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/815/r-059-2023_arnor.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/816/r-060-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/817/r-61-2023_arnor.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/818/r-062-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/819/r-63-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/820/r-064-2023_mabil_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/822/r-65-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/823/r-066-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/824/r-067-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/825/r-068-2023_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/826/r-069-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/827/r-070-2023_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/828/r-071-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/829/r-072-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/830/r-073-2023_mateus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/831/r-074-2023_mateus.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/832/r-075-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/834/r-076-2023_arnor.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/835/r-077-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/836/r-078-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/837/r-079-2023__maaria_rosa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/838/r-080-2023_herica_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/839/r-081-2023_herica_e_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/840/r-082-2023_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/841/r-083-2023_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/842/r-084-2023_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/845/r-085-2023_sanderley_soraima_arnor_herica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/846/r-086-2023_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/847/r-087-2023_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/850/r-88-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/851/r-89-2023_herica_menezes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/852/r-90-2023_maria_rosa_correia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/853/r-91-2023_sanderley_e_elias.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/855/r-092-2023_mateus_pelizari.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/856/r-093-2023_herica_menezes_e_arnor_borges.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/857/r-094-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/858/r-095-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/859/r-096-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/860/r-097-2023_mabil_sanderley_soraima_mateus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/848/m-001-2023_todos_os_vereadores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/803/i-001-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/821/i-002-2023_mateus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/861/i-003-2023_herica_e_todos_os_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/843/m-001-2023_sanderley_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/849/m-002-2023_sanderley_junior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/854/m-003-2023_sanderley_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/753/r-001-2023_arnor_borges.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/754/r-002-2023_elias_teixeira_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/755/r-003-2023_elias_teixeira_3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/756/r-004-2023_elias_teixeira_4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/757/r-005-2023_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/759/r-007-2023_mabil_moreira_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/760/r-008-2023_mabil_moreira_3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/761/r-009-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/762/r-010-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/763/r-011-2023_mateus_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/764/r-012-2023_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/765/r-013-2023_herica_arnor_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/766/r-014-2023_sanderley_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/767/r-015-2023_sanderley_e_soraima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/768/r-016-2023sanderley_mabil_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/769/r-017-2023_sanderley_ramos_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/770/r-018-2023_sanderley_ramos_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/771/r-019-2023_sanderley_ramos_4.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/772/r-020-2023_sanderley_ramos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/773/r-021-2023_sanderley_herica_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/774/r-022-2023_silvani.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/775/r-023-2023_soraima_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/776/r-024-2023_soraima_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/777/r-025-2023_soraima_4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/779/r-027-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/780/r-028-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/781/r-029-2023_mateus_pelizari.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/782/r-030-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/784/r-031-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/785/r-032-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/786/r-033-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/787/r-034-2023_mateus_pelizari.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/788/r-035-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/790/r-036-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/791/r-037-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/792/r-038-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/793/r-039-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/794/r-040-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/795/r-041-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/797/r-042-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/798/r-043-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/799/r-044-2023_mabil_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/800/r-045-2023_maria_rosa_arnor_e_sanderley.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/801/r-046-2023_sanderley.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/802/r-047-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/804/r-048-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/805/r-049-2023_mateus_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/806/r-050-2023_mabil_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/807/r-051-2023_elias_e_mabil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/808/r-052-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/809/r-053-2023_arnor_e_herica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/810/r-054-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/811/r-055-2023_mabil.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/812/r-056-2023_arnor_e_silvany.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/813/r-057-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/814/r-058-2023_sanderley.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/815/r-059-2023_arnor.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/816/r-060-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/817/r-61-2023_arnor.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/818/r-062-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/819/r-63-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/820/r-064-2023_mabil_e_mateus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/822/r-65-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/823/r-066-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/824/r-067-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/825/r-068-2023_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/826/r-069-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/827/r-070-2023_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/828/r-071-2023_soraima.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/829/r-072-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/830/r-073-2023_mateus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/831/r-074-2023_mateus.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/832/r-075-2023_elias.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/834/r-076-2023_arnor.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/835/r-077-2023_herica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/836/r-078-2023_silvany.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/837/r-079-2023__maaria_rosa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/838/r-080-2023_herica_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/839/r-081-2023_herica_e_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/840/r-082-2023_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/841/r-083-2023_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/842/r-084-2023_sanderley_e_arnor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/845/r-085-2023_sanderley_soraima_arnor_herica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/846/r-086-2023_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/847/r-087-2023_elias_teixeira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/850/r-88-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/851/r-89-2023_herica_menezes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/852/r-90-2023_maria_rosa_correia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/853/r-91-2023_sanderley_e_elias.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/855/r-092-2023_mateus_pelizari.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/856/r-093-2023_herica_menezes_e_arnor_borges.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/857/r-094-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/858/r-095-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/859/r-096-2023_mabil_moreira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/860/r-097-2023_mabil_sanderley_soraima_mateus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.figueiropolis.to.leg.br/media/sapl/public/materialegislativa/2023/848/m-001-2023_todos_os_vereadores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>